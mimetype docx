--- v0 (2026-02-19)
+++ v1 (2026-10-09)
@@ -1,19706 +1,18580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="420DDF46" w14:textId="3C7EFE03" w:rsidR="00146739" w:rsidRPr="00A020A1" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="2B1D2268" w14:textId="2380EDCD" w:rsidR="00112665" w:rsidRDefault="00112665" w:rsidP="00112665">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr>
-[...170 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId14"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4427D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4427D" w:rsidRPr="00B4427D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>9.6 Access to Information</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="34B08C61" w14:textId="0E01D47D" w:rsidR="00212A58" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:r w:rsidRPr="005227C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC2291D" wp14:editId="0DFFEF98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Operati</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidR="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2DC2291D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.85pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBquq7L3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s0ubSgsyNP5J&#10;D8ZLLSZetzAFlJ0l7LbQb+940uO89/Leb7LNZDt1psG3jhHmswgUcemqlmuEj2J7twblg+HKdI4J&#10;4UIeNvn1VWbSyo38Tud9qJWUsE8NQhNCn2rty4as8TPXE4t3dIM1Qc6h1tVgRim3nV5EUaytaVkW&#10;GtPTc0Pl9/5kEeJwKZbJ8qX+fNva17GwX7unY4F4ezM9PoAKNIW/MPziCzrkwnRwJ6686hDkkYBw&#10;n6xAibtOViIcEJJ4vgCdZ/o/f/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarqu&#10;y94AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Operati</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD54FC2" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FB1A76" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidRDefault="00D32F38" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36DDF461" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00A020A1" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="552B8986" w14:textId="4914A9A3" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4E0167" w14:textId="05DE93DC" w:rsidR="009B3E3C" w:rsidRDefault="00B3211B">
+    <w:p w14:paraId="2EBFB1B7" w14:textId="4A819442" w:rsidR="00181075" w:rsidRDefault="003220A5" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc171079884" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748939" w:history="1">
+        <w:r w:rsidR="00181075" w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidR="00181075">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidR="00181075" w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidR="00181075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidR="00181075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidR="00181075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748939 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00181075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00181075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidR="00181075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidR="00181075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E988CA1" w14:textId="1BDE45FE" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B118F80" w14:textId="68DFBC33" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079885" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748940" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748940 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D57EFE1" w14:textId="3CA2DFBD" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BBAE90F" w14:textId="47A5B393" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079886" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748941" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information Available to Prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748941 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="519A5A16" w14:textId="341C1BE0" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C8BA9D6" w14:textId="4A598250" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079887" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748942" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Information required to be provided to prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748942 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="297EE58B" w14:textId="0D779180" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64FF31DC" w14:textId="155449F0" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079888" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748943" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Information Requests Prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748943 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0438E063" w14:textId="524DEA65" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D28AAD3" w14:textId="287AF7E4" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079889" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748944" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Requests by current prisoners for prison based records</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>Requests by current prisoners for prison-based records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748944 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1504F61B" w14:textId="304406B3" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C2E3BB2" w14:textId="4F975658" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079890" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748945" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Requests by ex-prisoners for prison based records</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>Requests by ex-prisoners for prison-based records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748945 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A622FDD" w14:textId="098C135D" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64B4C360" w14:textId="34DFCF82" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079891" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748946" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Requests for community corrections records</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748946 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23D32B1F" w14:textId="2D9A5844" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05B81E0F" w14:textId="7171D76F" w:rsidR="00181075" w:rsidRPr="00FC4AB3" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079892" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748947" w:history="1">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Prisoner consent to release information to a third party</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748947 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="772A0539" w14:textId="4EC68CC2" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0365D34F" w14:textId="5FBD906E" w:rsidR="00181075" w:rsidRDefault="00181075">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079893" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748948" w:history="1">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          </w:rPr>
+          <w:t>4.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          </w:rPr>
+          <w:t xml:space="preserve">Prisoner consent to release information to </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Department of Housing and Works (Housing Authority).</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748948 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2217480E" w14:textId="6017352F" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="74683777" w14:textId="604F475B" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079894" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748949" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>5.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Requests for medical records</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>Freedom of Information Requests by a Prisoner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748949 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72340DBC" w14:textId="128F4915" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D24D228" w14:textId="040D8FA2" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079895" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748950" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>5.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Requests for psychological records and reports</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>Requests for medical records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748950 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51FFDE88" w14:textId="148CBD5E" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="689F212B" w14:textId="547DFC79" w:rsidR="00181075" w:rsidRDefault="00181075">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079896" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748951" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Requests for psychological records and reports</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748951 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6008DD59" w14:textId="7E9AF716" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3BC86A41" w14:textId="70686374" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079897" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748952" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Disclosure of Information to Third Parties</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748952 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F208648" w14:textId="5EB2E5B2" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12A10E37" w14:textId="27BF44E6" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079898" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748953" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Community safety</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748953 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DCC6807" w14:textId="734F9858" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47AB1C36" w14:textId="264E5567" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079899" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748954" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Deaths in custody</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748954 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15BF8F4A" w14:textId="1EF3594E" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0A66215B" w14:textId="7681252B" w:rsidR="00181075" w:rsidRDefault="00181075">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079900" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748955" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Requests for Information by Third Parties</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>Referring alleged criminal acts by prisoners or visitors to WA Police Force</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748955 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70E8CCF1" w14:textId="624C1098" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0B1A5C74" w14:textId="51945797" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079901" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748956" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests for Information by Third Parties</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748956 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E0B2932" w14:textId="674EEB8A" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D59910E" w14:textId="3694F6EE" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079902" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748957" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>General enquiries about a prisoner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748957 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D382F83" w14:textId="7B70E8B6" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="401E816E" w14:textId="0DEC1543" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079903" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748958" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests by family or friends</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748958 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F83B850" w14:textId="7FA6EAB5" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D582D67" w14:textId="356EBFB7" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079904" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748959" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Identifying legal representatives, law enforcement officers or other specific agencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748959 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B42BB7E" w14:textId="5EB67E0D" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6AD2BD74" w14:textId="2763CB03" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079905" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748960" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests from victims</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748960 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A1F8FF0" w14:textId="0F6AC161" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="31BB00DB" w14:textId="73AF675C" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079906" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748961" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests for medical records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748961 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67E1C8BF" w14:textId="565312B4" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E1C92D2" w14:textId="18E641FB" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079907" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748962" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests for psychological reports</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748962 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BDF2A11" w14:textId="134120A4" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59396425" w14:textId="7F46D03A" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079908" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748963" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Court ordered requests or requests authorised by legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748963 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B5DB07C" w14:textId="7A6EB0E6" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09C3C1FA" w14:textId="0D7F6D9A" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079909" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748964" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests from legal representatives</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748964 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74484482" w14:textId="6E450D0B" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35F541D4" w14:textId="45150D73" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079910" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748965" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests from law enforcement agencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748965 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="137929AA" w14:textId="3E5A8152" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CEB29B9" w14:textId="69ABF9E9" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079911" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748966" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Requests from specified statutory bodies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748966 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A400ABE" w14:textId="608B73E9" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="04AC7188" w14:textId="4AE57F44" w:rsidR="00181075" w:rsidRDefault="00181075">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079912" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748967" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>7.11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Annexures</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>Requests from media organisations</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748967 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75E8E666" w14:textId="76DB3A4F" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="668C2148" w14:textId="5DFB27A1" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079913" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748968" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748968 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02DBCCEC" w14:textId="5932C976" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="28E5ADCF" w14:textId="4624BC38" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079914" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748969" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
-[...12 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748969 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45512292" w14:textId="184E59AF" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E49B232" w14:textId="0E35C3AA" w:rsidR="00181075" w:rsidRDefault="00181075">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079915" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748970" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
-[...12 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748970 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54A814A8" w14:textId="3184125D" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="3C45F365" w14:textId="7936BECF" w:rsidR="00181075" w:rsidRDefault="00181075">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079916" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748971" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
-[...12 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
-[...14 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748971 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F2D44CD" w14:textId="64DC89DB" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="62972B40" w14:textId="5BCB7825" w:rsidR="00181075" w:rsidRDefault="00181075">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079917" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748972" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>10</w:t>
-[...10 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
-[...13 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748972 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16B54929" w14:textId="087DCBE1" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C6333FA" w14:textId="010BC314" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079918" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748973" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix A – Documents available to Prisoners outside of the Freedom of Information (FOI) Process</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748973 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43C477D2" w14:textId="6100FE94" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64CDF614" w14:textId="423432EE" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079919" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748974" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix B – Information Release Assessment Tool</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748974 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63358988" w14:textId="0C5C9B8C" w:rsidR="009B3E3C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C664B8F" w14:textId="010D5376" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171079920" w:history="1">
-        <w:r w:rsidR="009B3E3C" w:rsidRPr="00353CDC">
+      <w:hyperlink w:anchor="_Toc239748975" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
+          <w:t>Appendix A – Documents available to Prisoners Outside of the Freedom of Information (FOI) Process</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748975 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B6D952E" w14:textId="0B816845" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239748976" w:history="1">
+        <w:r w:rsidRPr="008A07CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix B – Information Release Assessment Tool</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748976 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0600AC3A" w14:textId="09A0E1B0" w:rsidR="00181075" w:rsidRDefault="00181075" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239748977" w:history="1">
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
           <w:t>Appendix C – Relevant Contacts</w:t>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...12 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239748977 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B3E3C">
-[...6 lines deleted...]
-        <w:r w:rsidR="009B3E3C">
+        <w:r w:rsidRPr="00FC4AB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC4AB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5641DF64" w14:textId="17EA02DF" w:rsidR="008F276E" w:rsidRDefault="00B3211B" w:rsidP="008F276E">
-      <w:r w:rsidRPr="00A020A1">
+    <w:p w14:paraId="2880F818" w14:textId="62DBEE7B" w:rsidR="00634C54" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EB25A2" w14:textId="77777777" w:rsidR="008F276E" w:rsidRDefault="008F276E">
-[...4 lines deleted...]
-    <w:p w14:paraId="48719C55" w14:textId="6AFBBB00" w:rsidR="00C8272F" w:rsidRPr="00A020A1" w:rsidRDefault="00C8272F" w:rsidP="00E27E31">
+    <w:p w14:paraId="78DD0981" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77464B25" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C09F03F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B73D9D7" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2DE263" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD3B6FF" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CE2A28" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9F1600" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E101C27" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B26F1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C64F69" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B74AA8F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C175DE" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45497181" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2937BCD9" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A25D109" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A9827D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448336CA" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7479D5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA628B0" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B78C8C" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736E1621" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDF5FEA" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014728F1" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0393E451" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CAE438" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F29C3BD" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019ADD85" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1942ED91" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E27473" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AE9CB0" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7E1BF3" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC7C80A" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29308849" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590BCB14" w14:textId="77777777" w:rsidR="00E06D4E" w:rsidRDefault="00E06D4E" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EF4A2F" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5BAFCD" w14:textId="77777777" w:rsidR="009264A0" w:rsidRDefault="009264A0" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7479FA85" w14:textId="77777777" w:rsidR="009264A0" w:rsidRDefault="009264A0" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5331656E" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C40857A" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00ED0B41">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc239748939"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...3 lines deleted...]
-        <w:spacing w:before="360" w:after="240"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7F0BB74B" w14:textId="48366B61" w:rsidR="001C7443" w:rsidRPr="00ED0B41" w:rsidRDefault="00ED0B41" w:rsidP="007B3592">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>This Commissioner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F00875" w:rsidRPr="00A020A1">
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="007B3592">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc239748940"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6056CA67" w14:textId="77777777" w:rsidR="00AF0FF6" w:rsidRDefault="00ED0B41" w:rsidP="00AF0FF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc369083774"/>
+      <w:r w:rsidRPr="00ED0B41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
-[...18 lines deleted...]
-        <w:spacing w:before="360" w:after="240"/>
+        <w:t>Prisoners are entitled to access certain information associated with their sentence and management whilst in prison. The release of information to prisoners must be managed to ensure its release does not pose a risk to the safety and security of prisons, staff, prisoners or members of the community.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc369083776"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6F28457A" w14:textId="33445AA9" w:rsidR="00ED0B41" w:rsidRPr="00ED0B41" w:rsidRDefault="00ED0B41" w:rsidP="00AF0FF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc369083774"/>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="00ED0B41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Prisoners are entitled to access certain information associated with their sentence and management whilst in prison. The release of information to prisoners must be managed to ensure its release does not pose a risk to the safety and security of prisons, staff, prisoners or members of the community.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Information approved for release to a third party about a prisoner should be the minimum required to fulfil the request.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00ED0B41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B4BA8D" w14:textId="1468CB65" w:rsidR="00E73D42" w:rsidRPr="009264A0" w:rsidRDefault="00ED0B41" w:rsidP="00AF0FF6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information approved for release to a third party about a prisoner </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE56FC" w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc369083777"/>
+      <w:r w:rsidRPr="00ED0B41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>should be the minimum required to fulfil the request.</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>Department staff shall provide and receive prisoner information as required, necessary to perform their official duties.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7337725D" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc171079886"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239748941"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>Information Available to Prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D2DC8A" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc171079887"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239748942"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>Information required to be provided to prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="75635AA5" w14:textId="08938C24" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Department staff shall provid</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...140 lines deleted...]
-        </w:rPr>
         <w:t>In accordance with legislation</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B0978">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="007B5807" w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="007B5807" w:rsidRPr="00A020A1">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP 2.2 – Orientation</w:t>
+          <w:t>COPP 2.2 Orientation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the Superintendent shall ensure the following information is provided to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00682669" w:rsidRPr="00A020A1">
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00797A14">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00612768" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve">Superintendent shall ensure the following information is provided to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00954239">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>risoner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:t>prisoner,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="5CE17DFB" w14:textId="77777777" w:rsidR="00D473D8" w:rsidRPr="00A020A1" w:rsidRDefault="00D473D8" w:rsidP="008F276E">
+        <w:t xml:space="preserve"> and the provision of this information is recorded on the Total Offender Management Solution (TOMS) in offender notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9954D6" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00FC4AB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sentence Management records – providing </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C13D60" w:rsidRPr="00A020A1">
+        <w:t>Sentence Management records – providing information related to the prisoner’s remand or sentence, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F7A6A" w14:textId="77777777" w:rsidR="00803FF7" w:rsidRDefault="00E73D42" w:rsidP="00803FF7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="2127" w:hanging="284"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> related to the prisoner’s remand or sentence, including:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51AAEAD0" w14:textId="558D3D35" w:rsidR="00F32860" w:rsidRPr="00A020A1" w:rsidRDefault="00F32860" w:rsidP="008F276E">
+        <w:t xml:space="preserve">Remand Warrants/Warrants of Commitment/Bring Up Orders - refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00DC245A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 12.7 - Warrants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B322301" w14:textId="058AD163" w:rsidR="00E73D42" w:rsidRPr="00803FF7" w:rsidRDefault="00E73D42" w:rsidP="00803FF7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="2127" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners Review Board decisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Orders - refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00DC245A" w:rsidRPr="00803FF7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 14.4 - Parole Applications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11B4BAF1" w14:textId="77777777" w:rsidR="00FC4AB3" w:rsidRPr="00FC4AB3" w:rsidRDefault="00E73D42" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Sentence Summary Sheet or providing details of the prisoner’s expected date of discharge or eligibility for parole (Earliest Eligibility Date: EED)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8246F0" w14:textId="77777777" w:rsidR="00FC4AB3" w:rsidRDefault="00E73D42" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>TOMS records – providing details of the prisoner’s allocated levels of gratuity transactions and private cash account details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FB1DAD" w14:textId="77777777" w:rsidR="00FC4AB3" w:rsidRDefault="00E73D42" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Offender Property Sheet or Western Australia (WA) Police Force P10 Property Receipt Form - providing an inventory of the prisoner’s property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3262DC5E" w14:textId="77777777" w:rsidR="00FC4AB3" w:rsidRDefault="00E73D42" w:rsidP="00FC4AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a copy of Form 1 Analyst Certificate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where a body sample was taken for the purposes of drug testing - refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00DC245A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 10.4 - Prisoner Drug and Alcohol Testing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC4AB3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>. The provision of this information to the prisoner must be recorded on TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783C5DF9" w14:textId="77777777" w:rsidR="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4AB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual Management Plans – refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 2.3 </w:t>
+        </w:r>
+        <w:r w:rsidR="00507727">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assessments and Sentence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DDA4D08" w14:textId="77777777" w:rsidR="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Primary or Regular Contact Reports - refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00792581" w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> -</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 10.3 Case Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00136CED">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Case Officers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA51F8E" w14:textId="71EA8AC3" w:rsidR="00E73D42" w:rsidRPr="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">details of the supervision regime they are to be managed under, in accordance with: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AF2324" w14:textId="77777777" w:rsidR="00136CED" w:rsidRPr="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="403"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 4.9 </w:t>
+        </w:r>
+        <w:r w:rsidR="0028500A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>At-Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A30855A" w14:textId="77777777" w:rsidR="00136CED" w:rsidRPr="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="403"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 4.11 </w:t>
+        </w:r>
+        <w:r w:rsidR="0028500A" w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Special Handling Unit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00136CED">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SHU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A72ADA0" w14:textId="77777777" w:rsidR="00136CED" w:rsidRPr="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="403"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 10.1</w:t>
+        </w:r>
+        <w:r w:rsidR="0028500A" w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00136CED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Behaviour Management </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17C387E3" w14:textId="77777777" w:rsidR="00136CED" w:rsidRPr="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="403"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 10.5</w:t>
+        </w:r>
+        <w:r w:rsidR="0028500A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Prison Offences and Charges</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00DA6F7B" w14:textId="15D7ED9E" w:rsidR="00E73D42" w:rsidRPr="00136CED" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="403"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 10.7 </w:t>
+        </w:r>
+        <w:r w:rsidR="0028500A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Separate Confinement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56F37456" w14:textId="54B71403" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00136CED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loss of Privilege Report (TOMS) - refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial Unicode MS"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 10.1 Prisoner Behaviour Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C2D8FD" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners may be provided with additional copies of the information listed under 3.1.1 on request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520B4DBB" w14:textId="42E19F6D" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison Officers and Authorised Officers can provide prisoners with documents listed in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
+        <w:r w:rsidRPr="007260A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Appendix A </w:t>
+        </w:r>
+        <w:r w:rsidR="0028500A" w:rsidRPr="007260A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007260A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Documents Available to Prisoners outside of the Freedom of Information (FOI) Process (Appendix A),</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on request. The provision of this information should be recorded on TOMS in offender notes.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Prison_Based_Records"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc407002991"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="16B1E763" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00181075">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:bookmarkStart w:id="15" w:name="_Toc171079888"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc239748943"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remand Warrants/Warrants of Commitment/Bring Up Orders - refer </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve">Information Requests </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="42067C62" w14:textId="2A9B03C2" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc171079889"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc239748944"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc326849665"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests by current prisoners for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5C70">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prison-based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDE9704" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Designated_Superintendents_must"/>
+      <w:bookmarkStart w:id="21" w:name="DelegatedOfficers"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Superintendents shall ensure Information Release and Litigation Management (IRLM) are kept up to date with the name(s) and title(s) of the staff authorised to approve the release of information to prisoners, except the information required to be provided as detailed under section 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="2F543F02" w14:textId="2737FD30" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Authorised Officer shall assess the information requested by the prisoner that is not covered in section 3 or </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial Unicode MS"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP 12.7 – Warrants</w:t>
+          <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="24FF053B" w14:textId="157EF64C" w:rsidR="00F32860" w:rsidRPr="00A020A1" w:rsidRDefault="00F32860" w:rsidP="008F276E">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in accordance with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk146882619"/>
+      <w:r w:rsidR="00F37C15" w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F37C15" w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK  \l "_Appendix_B_–"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F37C15" w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F37C15" w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Appendix B</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Information Release Assessment Tool,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37C15" w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to consider any safety or security risks associated with the release of the information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E01FF4D" w14:textId="34A82FB8" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information considered to pose a safety or security risk (as set out in the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
+        <w:r w:rsidRPr="00F37C15">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Appendix B</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F37C15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAC0311" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>personal details of staff, other than the names of staff who have undertaken routine operational duties and no risk presents from release of the information. (note: routine operational duties may include where a staff member makes a recommendation or approves a report relating to a prisoner’s level of supervision or cell placement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFE71B4" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>personal details of victims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5CC7A7" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>personal details of other prisoners or third parties where release of the information may impact the safety and security of the community, party discussed or any other person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28643387" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>intelligence related information, including incident/security reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27197E10" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>information that if released, may be a risk to the safety and security of the prison, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1805F23F" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>details of violent or sex related offence(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372B2AD6" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Prisoners Review Board decisions</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="66786FD7" w14:textId="72422AF0" w:rsidR="00451F17" w:rsidRPr="00A020A1" w:rsidRDefault="00A362F9" w:rsidP="008F276E">
+        <w:t xml:space="preserve">Requests for information by prisoners currently located in the Special Handling Unit (SHU) must be approved by the SHU Committee, prior to the information being released. This does not apply to applications for information via the FOI process.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E172651" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Sentence Summary Sheet or</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="356768EB" w14:textId="0179FD2D" w:rsidR="00655C6B" w:rsidRPr="00A020A1" w:rsidRDefault="00A362F9" w:rsidP="008F276E">
+        <w:t>Where the Authorised Officer assesses that the information poses a risk and does not authorise the release of information, the prisoner(s) shall be advised of the decision and that they may wish to consider applying for the information via the FOI process (refer to section 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2925AB59" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">TOMS records </w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="5B30C2BB" w14:textId="2F3D5505" w:rsidR="005105B2" w:rsidRPr="00A020A1" w:rsidRDefault="00351F18" w:rsidP="008F276E">
+        <w:t>If there is any uncertainty about the release of information, advice should be sought from IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252B3878" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offender Property Sheet or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C72982">
+        <w:t xml:space="preserve">The Authorised Officer shall complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Record of Documents Released</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Western Australia (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF45D9" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013491B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>WA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C72982">
+        <w:t>for each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013491B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013491B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF45D9" w:rsidRPr="00A020A1">
+        <w:t>request by a prisoner for information and send to Operational Information Management (OIM) for scanning</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Police Force </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="6251DF12" w14:textId="30D1AD43" w:rsidR="00126410" w:rsidRPr="00A020A1" w:rsidRDefault="005105B2" w:rsidP="008F276E">
+        <w:t xml:space="preserve"> into Content Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062223D9" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:rPr>
-          <w:color w:val="auto"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00126410" w:rsidRPr="00A020A1">
+        <w:t>If authorised for release, the prisoner shall be provided the ‘Offender’ version of information on TOMS, where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C5DD8C" w14:textId="64D83DDE" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00AE5C70">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">copy </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001461D9" w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc171079890"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc239748945"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00126410" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve">Requests by ex-prisoners for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B322C8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Form 1 Analyst Certificate</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>prison-based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00126410" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve"> records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where a body sample was taken for the purposes of drug testing - refer </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00126410" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD13A05" w14:textId="27635E79" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00AE5C70">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All requests for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5C70">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prison-based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> records from ex-prisoners shall be referred to IRLM for processing under the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freedom of Information Act 1992, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>as soon as practicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ABBCD1" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All requests from ex-prisoners, for information contained in the medical records shall be advised to make a request through their health care provider. The health care provider </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must be involved in the ongoing care of the ex-prisoner and must submit a request in writing, along with a signed consent form by the prisoner to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Department’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Health Information Management Services (HIMS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the matter is urgent, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>HIMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall refer the request to the Director, Medical Services for a decision to release the medical records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F776016" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where an ex-prisoner cannot make a request through their health care provider, they may make a request under the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Freedom of Information Act 1992</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to IRLM for public prisons or the relevant FOI coordinators at private prisons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AE14BF" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Requests by ex-prisoners for copies of other criminogenic treatment program reports, are to be forwarded to IRLM for prisoners at public prisons, or the relevant FOI coordinators at private prisons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5E9451" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00AE5C70">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc90536354"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc90536355"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc171079891"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc407002992"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc239748946"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Requests for community corrections records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="346AF27C" w14:textId="5BF6067F" w:rsidR="000F5999" w:rsidRDefault="00E73D42" w:rsidP="000F5999">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners may make requests for access to community corrections records through a Community Corrections Officer who shall progress the request in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 10.4 – </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="004D5A96" w:rsidRPr="00A020A1">
+          <w:t>Adult Community Corrections Handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or, depending upon the location of the records, may forward the request to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560028E" w14:textId="77777777" w:rsidR="00DC245A" w:rsidRDefault="00DC245A" w:rsidP="00DC245A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB87F78" w14:textId="77777777" w:rsidR="00DC245A" w:rsidRDefault="00DC245A" w:rsidP="00DC245A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8C1566" w14:textId="77777777" w:rsidR="00DC245A" w:rsidRDefault="00DC245A" w:rsidP="00DC245A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAD011A" w14:textId="77777777" w:rsidR="00DC245A" w:rsidRPr="00DC245A" w:rsidRDefault="00DC245A" w:rsidP="00DC245A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E03301D" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00AE5C70">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc90536358"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc171079892"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc239748947"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prisoner consent to release information to a third party</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="4B59A752" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00AE5C70">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a prisoner requests information associated with their imprisonment be released to a third party, they must provide written consent, by completing Section A of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...8 lines deleted...]
-          <w:t>Drug and Alcohol Testing</w:t>
+          </w:rPr>
+          <w:t>Prisoner Consent for Release of Information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00602DC4" w:rsidRPr="00A020A1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="79E7ACE6" w14:textId="0C51627D" w:rsidR="00B479CC" w:rsidRPr="00A020A1" w:rsidRDefault="00797B76" w:rsidP="008F276E">
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4974C603" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Information may be released where the third party is acting in an advocacy capacity (e.g. friends, relatives, community organisations) for the prisoner’s benefit. Third parties must supply their letter of authority or guardianship order to ensure the information released aligns to their authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDD3709" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All written consent requests made by a prisoner shall be assessed in accordance with this COPP, to determine the suitability of information for release by the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049514DD" w14:textId="7320D0B6" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a prisoner requests to withdraw their consent, they shall complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner Consent for Release of Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>form Section B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5734DA7C" w14:textId="216866A8" w:rsidR="00F62670" w:rsidRPr="00097A74" w:rsidRDefault="00F62670" w:rsidP="00F62670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc239748948"/>
+      <w:r w:rsidRPr="00097A74">
+        <w:t xml:space="preserve">Prisoner consent to release information to </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C2D" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Department of Housing and Works (Housing Authority).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="77A3433F" w14:textId="63B8BD06" w:rsidR="00F544CE" w:rsidRPr="00097A74" w:rsidRDefault="00BF0DE2" w:rsidP="00C50E61">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:t>Upon reception, w</w:t>
+      </w:r>
+      <w:r w:rsidR="00F544CE" w:rsidRPr="00097A74">
+        <w:t xml:space="preserve">here a prisoner has stated they have a tenancy agreement or are on a public housing waiting list, the Transitional Manager shall request prisoner consent prior to the release of any information </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00F544CE" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(refer to COPP 2.1 – Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00643CC8" w:rsidRPr="00097A74">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00643CC8" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+        </w:r>
+        <w:r w:rsidR="00F544CE" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="581CC47D" w14:textId="1482C3EE" w:rsidR="00EA4BA5" w:rsidRPr="00097A74" w:rsidRDefault="00EA4BA5" w:rsidP="00C50E61">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-      </w:pPr>
-[...68 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information may </w:t>
+      </w:r>
+      <w:r w:rsidR="00F544CE" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>be released to the Department of Housing and Works (Housing Authority)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F544CE" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, upon completion of the consent to release information form,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to assist a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00126223" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>manage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their public housing tenancy, housing application, or associated housing matters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E91657A" w14:textId="4374F1EB" w:rsidR="00842C2D" w:rsidRPr="00097A74" w:rsidRDefault="007A62FC" w:rsidP="00842C2D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information may only be released </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C2D" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>for the duration of the p</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2206" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>risoner’</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C2D" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s current period of custody and ceases upon their release. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEEC7B3" w14:textId="6B78B3E3" w:rsidR="00842C2D" w:rsidRPr="00097A74" w:rsidRDefault="00842C2D" w:rsidP="00842C2D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="39"/>
         </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Where the p</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2206" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>risoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> returns to custody, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4486" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="003D25DA" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4486" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2644" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsent </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4486" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>before any further information is released.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556FD15A" w14:textId="03EA154C" w:rsidR="00842C2D" w:rsidRPr="00097A74" w:rsidRDefault="00842C2D" w:rsidP="00842C2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Information may only be released to the extent authorised by the Consent to Release Information form</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32585" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFE7460" w14:textId="77777777" w:rsidR="00842C2D" w:rsidRPr="00097A74" w:rsidRDefault="00842C2D" w:rsidP="00842C2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>All written requests for the release of information must be assessed in accordance with this COPP to determine whether the information is appropriate for release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC37AB8" w14:textId="50B8EEC3" w:rsidR="00842C2D" w:rsidRPr="00097A74" w:rsidRDefault="00842C2D" w:rsidP="00842C2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a </w:t>
+      </w:r>
+      <w:r w:rsidR="00517EDE" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests to withdraw their consent, they must complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdraw Consent to Release Information </w:t>
+        </w:r>
+        <w:r w:rsidR="00F879AA" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>form</w:t>
+        </w:r>
+        <w:r w:rsidR="007910D1" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37076DB1" w14:textId="4D1D92C2" w:rsidR="00842C2D" w:rsidRPr="00097A74" w:rsidRDefault="00F879AA" w:rsidP="00CB3828">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C2D" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3828" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00842C2D" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>withdrawal of consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3828" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and any relevant supporting documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3828" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retained and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>recorded in TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3828" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00E140C6" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00E140C6" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Department’s </w:t>
+        </w:r>
+        <w:r w:rsidR="00CB3828" w:rsidRPr="00097A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>record keeping procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CB3828" w:rsidRPr="00097A74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443BE3AF" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE4ED4C" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76AD7B0C" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A8655B" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRPr="007E3DA8" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664E056D" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:bookmarkStart w:id="34" w:name="_Freedom_of_Information"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc171079893"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239748949"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">details of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F30213" w:rsidRPr="00A020A1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Freedom of Information Requests by a Prisoner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="5A3307B4" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00407C59">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00797B76" w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">supervision regime </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Requests for information by prisoners not listed in section 3 and section 4, shall be forwarded to IRLM for processing in accordance with legislation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>they are to be managed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007010AF" w:rsidRPr="00A020A1">
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D5A96" w:rsidRPr="00A020A1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BB6DD0" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA5C38" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve">Prisoners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apply for access to Departmental information at any stage during or after their imprisonment, through the FOI process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B70B435" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>If the prisoner indicates that they are applying under FOI, the Authorised Officer shall assist the prisoner to submit their application in writing as soon as practicable to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBE219B" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
-[...56 lines deleted...]
-    <w:p w14:paraId="393BDB46" w14:textId="65D7AC22" w:rsidR="00EA5C38" w:rsidRPr="00A020A1" w:rsidRDefault="00206288" w:rsidP="008F276E">
+      <w:r>
+        <w:t xml:space="preserve">IRLM if the information requested is from a public prison or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121C14AC" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:t xml:space="preserve">the relevant FOI coordinator for information from a private prison, to ensure statutory time limits can be met. The prisoner must sign the application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A51CA66" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA5C38" w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the information requested by a prisoner through an FOI application is available under section 3 or section 4, the prisoner can be provided with the information; the prisoner shall complete and sign a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...2413 lines deleted...]
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
             <w:iCs/>
             <w:szCs w:val="28"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Record of Documents Released</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00267202" w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> form. If the prisoner refuses to sign the form, their application and a copy of the information released to the prisoner, shall be provided to IRLM as soon as practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECE8293" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All requests for documents that have been assessed by the Authorised Officer as not able to be released at the local level, must be forwarded as soon as practicable to IRLM for prisoners at public prisons, or the relevant FOI Coordinators at private prisons, to ensure statutory time limits for release of information can be met. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2373FAE0" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>If there is any uncertainty about the release of information, advice should be sought from IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336C2311" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc90536362"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc90536363"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc90536364"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc90536365"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc171079894"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc239748950"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Requests for medical records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F75C7B" w:rsidRPr="00A020A1">
-[...41 lines deleted...]
-    <w:p w14:paraId="505BA449" w14:textId="26F7E6D7" w:rsidR="00D13577" w:rsidRPr="00A020A1" w:rsidRDefault="00F22970" w:rsidP="008F276E">
+    </w:p>
+    <w:p w14:paraId="568A05C9" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
-        <w:rPr>
+      <w:r w:rsidRPr="00D45402">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="305497"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>All requests</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D13577" w:rsidRPr="00A020A1">
+        <w:t>Prisoners in custody</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for documents </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve"> - medical or psychiatric information is usually shared with a prisoner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">that have been </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D13577" w:rsidRPr="00A020A1">
+        <w:t>during the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">assessed </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="4FA18A43" w14:textId="35ECD1E1" w:rsidR="00F75C7B" w:rsidRPr="00A020A1" w:rsidRDefault="00D13577" w:rsidP="008F276E">
+        <w:t xml:space="preserve"> a consultation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080CDC38" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If there is any uncertainty about the release of information, advice should be sought from </w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t>All formal requests by prisoners for copies of medical records, including counselling file notes shall go through IRLM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for prisoners at public prisons, or the relevant FOI coordinators at private prisons</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB2CF38" w14:textId="77777777" w:rsidR="00557E04" w:rsidRPr="00A020A1" w:rsidRDefault="00557E04" w:rsidP="00CE2FDA">
+    <w:p w14:paraId="70690EE8" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc90536367"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+      <w:bookmarkStart w:id="43" w:name="_Toc90536367"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc171079895"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc239748951"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Requests for psychological records and reports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A9B9F2D" w14:textId="6741E40D" w:rsidR="006B13DA" w:rsidRPr="006B13DA" w:rsidRDefault="00557E04" w:rsidP="00CE2FDA">
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="26F681BF" w14:textId="4E078350" w:rsidR="00B322C8" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Requests made by prisoners and ex-prisoners for access to their psychological records shall be directed to IRLM for processing in accordance with legislation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00314EFD" w:rsidRPr="002E61EF">
+        <w:t xml:space="preserve"> and section </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E61EF">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Hlk90537437"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDED03D" w14:textId="4BC7EDF4" w:rsidR="00641E78" w:rsidRPr="00A020A1" w:rsidRDefault="0037060C" w:rsidP="00D82110">
+      <w:bookmarkStart w:id="46" w:name="_Hlk90537437"/>
+    </w:p>
+    <w:p w14:paraId="0588C9AC" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7309812B" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B9765A" w14:textId="77777777" w:rsidR="002F03B4" w:rsidRPr="002F03B4" w:rsidRDefault="002F03B4" w:rsidP="002F03B4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547DCEB9" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00407C59">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc171079896"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc239748952"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Disclosure of Information to </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="47E78EF9" w14:textId="77777777" w:rsidR="00662E4B" w:rsidRPr="00A020A1" w:rsidRDefault="00662E4B" w:rsidP="00D82110">
+        <w:t>Disclosure of Information to Third Parties</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="79707C73" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00407C59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc171079897"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc239748953"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc407004014"/>
+      <w:r>
         <w:t>Community safety</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1964C5FE" w14:textId="7ACA0D51" w:rsidR="00662E4B" w:rsidRPr="00A020A1" w:rsidRDefault="00662E4B" w:rsidP="00D82110">
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="6B634189" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
         <w:t>The Commissioner, as delegated by the Director General, may disclose information to the public about a prisoner, where the Commissioner is of the opinion that it is necessary to do so for the safety of the community</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
-[...9 lines deleted...]
-    <w:p w14:paraId="4A0C6B74" w14:textId="77777777" w:rsidR="00A4336B" w:rsidRPr="00A020A1" w:rsidRDefault="00A4336B" w:rsidP="00D82110">
+      <w:r>
+        <w:t xml:space="preserve"> (e.g. when a prisoner escapes legal custody). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D6050D" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc171079898"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc239748954"/>
+      <w:r>
         <w:t>Deaths in custody</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5983143C" w14:textId="22BFE2A7" w:rsidR="00B31D98" w:rsidRPr="00A020A1" w:rsidRDefault="00A4336B" w:rsidP="00D82110">
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="028CAD4D" w14:textId="57530BA3" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
-      </w:pPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="009566DB" w:rsidRPr="00A020A1">
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc369084729"/>
+      <w:r>
+        <w:t xml:space="preserve">Following the death of a prisoner, requests for, and the disclosure of information associated with the death shall be undertaken in accordance with </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009566DB" w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E1D28">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:instrText>dojwa.sharepoint.com/sites</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="009566DB" w:rsidRPr="00A020A1">
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:instrText xml:space="preserve">/intranet/prison-operations/Pages/prison-copps.aspx" </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="009566DB" w:rsidRPr="00A020A1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 13.2</w:t>
+      </w:r>
+      <w:r w:rsidR="008D79D7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Death of a Prisoner</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidR="009566DB" w:rsidRPr="00A020A1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
-          <w:color w:val="0000FF"/>
-[...20 lines deleted...]
-          <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AC2C7F" w14:textId="77777777" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="003109EC">
+    <w:p w14:paraId="69E113D3" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc171079899"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc239748955"/>
+      <w:r>
         <w:t>Referring alleged criminal acts by prisoners or visitors to WA Police Force</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5E5E55AA" w14:textId="222E0AE9" w:rsidR="008C3573" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="003109EC">
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="7AC26FFA" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="5ADDA841" w14:textId="346DCED8" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="008F276E">
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>From time to time, prison staff who have referred an alleged criminal offence by a prisoner or visitor to a prison to the WA Police Force, may be required to provide the WA Police Force with information pertaining to the alleged criminal offence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104EB100" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="048C9B69" w14:textId="707046F7" w:rsidR="00D47A47" w:rsidRPr="00BE05D0" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where WA Police Force assistance is requested to investigate the alleged criminal offence, the Superintendent/Officer in Charge or the Authorised Officer (i.e. Security Manager) shall provide the WA Police Force with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9051F" w14:textId="684BDB83" w:rsidR="00E73D42" w:rsidRPr="00D90F2D" w:rsidRDefault="00E73D42" w:rsidP="0092423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="00D90F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">any physical evidence collected in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00DD35A0" w:rsidRPr="00DD35A0">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="004127CE" w:rsidRPr="00D90F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Policy for Gathering and Preservation of Evidence, Continuity of Exhibits</w:t>
+          <w:t>SMF-DIR-003 - Physical evidence management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD35A0">
+      <w:r w:rsidRPr="00D90F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00DD35A0" w:rsidRPr="00DD35A0">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="005C45DE" w:rsidRPr="00D90F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Procedures for the Preservation of Evidence, Continuity of Exhibits, Drug Movements and Inventory Control</w:t>
+          <w:t>SMF-PRO-004 - Physical Evidence Management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD35A0">
+      <w:r w:rsidRPr="00D90F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BE05D0">
-[...53 lines deleted...]
-    <w:p w14:paraId="2132BDCC" w14:textId="56C00C2D" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+    </w:p>
+    <w:p w14:paraId="477651F9" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="0092423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>TO</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>MS Incident Reports pertaining to the incident</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A80CDB" w14:textId="209FF4A3" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+    <w:p w14:paraId="2133A3E3" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="0092423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>copies of photographs or video taken during the incident</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="74020DEA" w14:textId="77777777" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+        <w:t>copies of photographs or video taken during the incident, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5522FA8E" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="0092423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t>any other information deemed relevant to the investigation, as determined by the Superintendent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDCBA7B" w14:textId="73A4F607" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00ED6FAE" w:rsidP="008F276E">
+    <w:p w14:paraId="39F2F12E" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="67EAA685" w14:textId="3378E656" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent/Officer in Charge or the Authorised Officer (i.e. Security Manager), prior to approving and authorising the release of information, shall assess whether the information within the Incident Report contains any of the following details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381B3226" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">personal details of staff or third parties (other than names and TOMS ID </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3003321B" w14:textId="7428FD46" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+        <w:t>personal details of staff or third parties (other than names and TOMS ID numbers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065FBDBD" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">information, that if released, may affect the safety and security of the prison or any person in the prison or </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="05A5FDF8" w14:textId="77777777" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="001377BD">
+        <w:t>information, that if released, may affect the safety and security of the prison or any person in the prison or community, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FEBEA6" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t>medical information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0CC37F" w14:textId="588A5D26" w:rsidR="00137949" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="008F276E">
+    <w:p w14:paraId="44E4A89E" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="20B4C604" w14:textId="1A7F6846" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="008F276E">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the Incident Report includes information detailed in section 6.3.3 and indicates possible safety or security issues if released, advice may be sought from Intelligence Services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132585BA" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="04D403AA" w14:textId="77777777" w:rsidR="00C676FF" w:rsidRDefault="0010016C" w:rsidP="006B13DA">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Superintendent/Officer in Charge or the Authorised Officer (i.e. Security Manager), when handing over information to the WA Police Force shall: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2187D942" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="0010016C">
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide the following disclaimer to the WA Police Force member receiving the information:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F56B822" w14:textId="510340A6" w:rsidR="0010016C" w:rsidRPr="00C676FF" w:rsidRDefault="0010016C" w:rsidP="00C676FF">
+    <w:p w14:paraId="73A684A7" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C676FF">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>'The Department of Justice notes that the production of this material is for the purpose of furthering a WA Police investigation. If charges are laid and the attached material becomes evidentiary material and therefore disclosable under the Criminal Procedure Act of 2004 (WA), we ask that you liaise with the Department before any disclosure of the materials takes place. This will enable the Department to consider if there are compelling public interest reasons for a non-disclosure order to be applied for under s138 of the Criminal Procedure Act 2004 (WA) by those prosecuting the matter’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071B0303" w14:textId="6A177F77" w:rsidR="0010016C" w:rsidRPr="0010016C" w:rsidRDefault="00D47A47" w:rsidP="0010016C">
+    <w:p w14:paraId="563BE60A" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
-[...15 lines deleted...]
-    <w:p w14:paraId="48AC5423" w14:textId="4C134D0F" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="006B13DA">
+      <w:r>
+        <w:t>obtain a receipt and forward to the prison’s Security Manager, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F4F2B6" w14:textId="27B7B5E5" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:t xml:space="preserve">complete a TOMS Incident Report minute, recording items and information handed over, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00A020A1">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00682748">
+          <w:t>COPP 13.1 Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D469163" w14:textId="24D0177A" w:rsidR="00AA18B2" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="008F276E">
+    <w:p w14:paraId="1A100B3C" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidR="007B5807" w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent/Officer in Charge or the Authorised Officer (i.e. Security Manager) shall manage requests by WA Police Force in accordance with</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B5807" w:rsidRPr="002E61EF">
-[...45 lines deleted...]
-    <w:p w14:paraId="45F0462C" w14:textId="77777777" w:rsidR="00B7202D" w:rsidRPr="00A020A1" w:rsidRDefault="00B7202D" w:rsidP="003109EC">
+      <w:r>
+        <w:t xml:space="preserve">section 7.9, for any information other than for the purpose of the investigation or details outlined in section 6.3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748BAB79" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00A431F6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc171079900"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc239748956"/>
+      <w:r>
         <w:t>Requests for Information by Third Parties</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2DC0D389" w14:textId="77777777" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="003109EC">
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="2D3E4761" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc171079901"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc239748957"/>
+      <w:r>
         <w:t>General enquiries about a prisoner</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="59800888" w14:textId="77777777" w:rsidR="0041761F" w:rsidRPr="00A020A1" w:rsidRDefault="00556E43" w:rsidP="008F276E">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="494528FB" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="1FD43A7A" w14:textId="77777777" w:rsidR="0041761F" w:rsidRPr="00A020A1" w:rsidRDefault="0041761F" w:rsidP="001377BD">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison Officers may only provide the details of the prison where a prisoner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> response to an enquiry, once the person’s identity has been established, the legitimacy of the request for information confirmed and the prisoner has consented to the release of the information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D420FBA" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:t xml:space="preserve"> Prison Officers can only confirm a prisoner’s location for the prison they work in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD41178" w14:textId="77777777" w:rsidR="00A37608" w:rsidRPr="00A020A1" w:rsidRDefault="00442039" w:rsidP="008F276E">
+    <w:p w14:paraId="6A625E02" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="01AEF673" w14:textId="77777777" w:rsidR="00A37608" w:rsidRPr="00A020A1" w:rsidRDefault="00556E43" w:rsidP="008F276E">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Officers responding to an enquiry that relates to an ex-prisoner, shall only advise the person that there is no one by that name in prison custody. Prison Officers shall not give any indication that a person has ever been in custody or that a record is held.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABD7447" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison Officers shall not give out any information relating to release dates, details of offences etc. and advise anyone seeking this information to write to or visit the prisoner concerned. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3122A3CE" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Officers may seek advice from IRLM, if there is any uncertainty about the release of information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F2F1C7" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc90536376"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc171079902"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc239748958"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t>Requests by family or friends</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B22CDD" w:rsidRPr="00A020A1">
-[...15 lines deleted...]
-    <w:p w14:paraId="303142B1" w14:textId="2FEB6029" w:rsidR="00A37608" w:rsidRPr="00A020A1" w:rsidRDefault="00556E43" w:rsidP="008F276E">
+    </w:p>
+    <w:p w14:paraId="3B320DE6" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...39 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="367BD1A7" w14:textId="15283959" w:rsidR="00A37608" w:rsidRPr="00A020A1" w:rsidRDefault="00650F77" w:rsidP="001377BD">
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison Officers when establishing the identity of a family member or friend making a request for information regarding a prisoner shall conduct a check on TOMS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E293238" w14:textId="77777777" w:rsidR="00A431F6" w:rsidRDefault="00E73D42" w:rsidP="00A431F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="3561F483" w14:textId="5E217930" w:rsidR="00215003" w:rsidRPr="00A020A1" w:rsidRDefault="00556E43" w:rsidP="001377BD">
+      </w:pPr>
+      <w:r>
+        <w:t>to review the prisoner’s contact list and confirm if the person has previously visited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552C0B4D" w14:textId="77777777" w:rsidR="00A431F6" w:rsidRDefault="00A431F6" w:rsidP="00A431F6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221AD7A9" w14:textId="34D5B538" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00A431F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...79 lines deleted...]
-      <w:r w:rsidR="00215003" w:rsidRPr="00A020A1">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>for any alerts, e.g. Violence Restraining Order (VRO), Family Violence</w:t>
+      </w:r>
+      <w:r w:rsidR="00A431F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="66DE3B94" w14:textId="6F3F976D" w:rsidR="00C10E28" w:rsidRPr="00C10E28" w:rsidRDefault="00C10E28" w:rsidP="00C10E28">
+      <w:r>
+        <w:t xml:space="preserve">Restraining Order (FVRO), Misconduct Restraining Order (MRO). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD02444" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="09EE244E" w14:textId="346FDC05" w:rsidR="00B22CDD" w:rsidRPr="00A020A1" w:rsidRDefault="00556E43" w:rsidP="008F276E">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison Officers shall ask the prisoner to confirm if they have agreed to disclose their location. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0C358C" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="0FF3683B" w14:textId="5DD45438" w:rsidR="00B22CDD" w:rsidRPr="00A020A1" w:rsidRDefault="00215003" w:rsidP="008F276E">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison Officers shall advise the family member or friend to submit their request in writing to the prison, if the prisoner: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556F049D" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="004A2381">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="15C2C703" w14:textId="605138F1" w:rsidR="003109EC" w:rsidRPr="003109EC" w:rsidRDefault="00215003" w:rsidP="003109EC">
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>does not wish for their location to be disclosed and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F10E330" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="004A2381">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="766C25ED" w14:textId="1E062E62" w:rsidR="009C4FF2" w:rsidRPr="00A020A1" w:rsidRDefault="00E00E67" w:rsidP="003109EC">
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>is subject to a current VRO, FVRO or any other type of order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E86E58" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="2DF7E87D" w14:textId="77F8B3A5" w:rsidR="00EA1230" w:rsidRPr="006B0978" w:rsidRDefault="00EA1230" w:rsidP="003109EC">
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc43036382"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc171079903"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc239748959"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t>Identifying legal representatives, law enforcement officers or other specific agencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="20DE11DE" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1A9ED2C3" w14:textId="3B2B9D6F" w:rsidR="00AB216E" w:rsidRPr="00A020A1" w:rsidRDefault="00AB216E" w:rsidP="008F276E">
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Legal representatives, law enforcement officers or other specific agencies may make a request for information regarding a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02603AB5" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Officers, shall establish the identity and, where relevant, credentials of the legal representative, law enforcement officer or other specific agency as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098BE99C" w14:textId="77777777" w:rsidR="00EC3961" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>review the prisoner’s contact list on the Visits Module on TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F9D1CA" w14:textId="77777777" w:rsidR="00EC3961" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>confirm the prisoner has agreed to disclose their location</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AED52D" w14:textId="77777777" w:rsidR="00EC3961" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>directly contact the agency to confirm the person’s details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C274063" w14:textId="2D815BE3" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">review or contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00094F98">
+          <w:t>Legal Practice Board of Western Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DE151E" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Officers shall advise the legal representative to submit their request in writing via email to the prison, detailing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C405C2" w14:textId="77777777" w:rsidR="00EC3961" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the name of the lawyer and/or legal office information to identify the prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCFC909" w14:textId="474BF35D" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>confirm the legal representative currently represents the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D60497D" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc171079904"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc239748960"/>
+      <w:r>
+        <w:t>Requests from victims</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="71F03DD6" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a person identifies themselves as a victim of a prisoner’s offence and makes a request for information, the requests must be referred to the Victim Notification Registry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28813DA5" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Officers shall treat victims with courtesy and ensure their requests are dealt with expeditiously</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0126A302" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc90536380"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc90536381"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc171079905"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc239748961"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc29368662"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t>Requests for medical records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA1230" w:rsidRPr="00A020A1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5A084407" w14:textId="77777777" w:rsidR="00EA1230" w:rsidRPr="00A020A1" w:rsidRDefault="00EA1230" w:rsidP="00034006">
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="424842D1" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following third parties may request medical records of current and released prisoners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Pre-Sentence Reports:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69382384" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00EC3961">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>health care providers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B5EBA3" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00E73D42" w:rsidP="00301737">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">requests from Health care providers shall be referred to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Health Information Management S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystem (HIMS)for their assessment and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>determination. Generally, the health care provider must be involved in the ongoing care of the prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA17292" w14:textId="127460E5" w:rsidR="00301737" w:rsidRPr="00301737" w:rsidRDefault="00E73D42" w:rsidP="00301737">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00301737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information will be shared with clinicians providing ongoing care to the prisoner in accordance with Health Services Policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301737">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>CG09 Patient</w:t>
+      </w:r>
+      <w:r w:rsidR="00301737" w:rsidRPr="00301737">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confidentiality and the Release of Patient Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00301737" w:rsidRPr="00301737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375AB21D" w14:textId="77777777" w:rsidR="00EC3961" w:rsidRDefault="00301737" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:hanging="11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>requests from legal representatives shall be made directly to IRLM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FDF004" w14:textId="77777777" w:rsidR="00EC3961" w:rsidRDefault="00301737" w:rsidP="00EC3961">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:hanging="11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>requests from law enforcement agencies shall be made directly to IRLM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCC23AB" w14:textId="773788C7" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00531A97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>requests from specified statutory bodies shall be in accordance with section 7.10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7A400A" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The above third parties may make urgent requests for medical records of current and released prisoners:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF7C501" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>where the release of information is necessary to prevent or lessen a serious and imminent threat to the life or health of the individual concerned, or other persons; information may be released by a Senior Nurse or Prison Medical Practitioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424D9D7E" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>where the request is received from an external party, the name and legitimacy of the person making the request and the reason for which the information is required must be obtained prior to any information being released.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369FB45B" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...16 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>All other requests by third parties may be directed to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D6C8C6" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00EA4AB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc171079906"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc239748962"/>
+      <w:r>
+        <w:t>Requests for psychological reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="75E112DE" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00701E0B" w:rsidRPr="00A020A1">
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Requests from third parties for information contained within psychological reports are to be directed to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569DBEAA" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc171079907"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc239748963"/>
+      <w:r>
+        <w:t>Court ordered requests or requests authorised by legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
-[...17 lines deleted...]
-    <w:p w14:paraId="7C018E05" w14:textId="3A9D556E" w:rsidR="00EA1230" w:rsidRPr="00A020A1" w:rsidRDefault="00EA1230" w:rsidP="008F276E">
+    </w:p>
+    <w:p w14:paraId="7CA86EE0" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All requests for documentation required to be produced for the purpose of litigation through subpoenas and/or discovery orders, or information the Department is compelled by statute to produce, are to be referred to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B26F86" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc171079908"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc239748964"/>
+      <w:r>
+        <w:t>Requests from legal representatives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="2C6D541A" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Requests by legal representatives for any information other than a prisoner’s current prison location are to be made, in writing, directly to IRLM. Prison staff shall only confirm the prisoner’s current prison location in response to any telephone enquiries from legal representatives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79403CEA" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc90536386"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc90536387"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc90536388"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc90536389"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc90536390"/>
+      <w:bookmarkStart w:id="85" w:name="_Requests_from_law"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc171079909"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc239748965"/>
+      <w:bookmarkStart w:id="88" w:name="requestsfromlawenforcement"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:t>Requests from law enforcement agencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="306DC42F" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_All_requests_for"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:t>Requests from a law enforcement agency (e.g. WA Police Force, Australian Federal Police, Corruption and Crime Commission, Australian Criminal Intelligence Commission) for Orders to Produce Business Records shall be referred directly to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0C1D8E" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Search warrants served on prisoners by law enforcement agencies to search/seize their personal property shall be facilitated by the prison where the warrant was served. Prison Officers shall complete the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3359B6" w14:textId="77777777" w:rsidR="00807A9B" w:rsidRDefault="00301737" w:rsidP="00807A9B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>document any items taken/signed out to the law enforcement agency on the TOMS property module;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA3C649" w14:textId="77777777" w:rsidR="00807A9B" w:rsidRDefault="00301737" w:rsidP="00807A9B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="2B899FE6" w14:textId="77777777" w:rsidR="00D47A47" w:rsidRPr="00A020A1" w:rsidRDefault="00D47A47" w:rsidP="003109EC">
+      </w:pPr>
+      <w:r>
+        <w:t>record the details of the search warrant on the offender’s notes on TOMS, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D39F4BF" w14:textId="2A5A2756" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00807A9B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="240"/>
-[...59 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
-[...10 lines deleted...]
-        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">place the warrant (or copy of the warrant) and the completed property receipt on the prisoner’s C220 file.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036EF49E" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...197 lines deleted...]
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">where the release of information is necessary to prevent or lessen a serious and imminent threat to the life or health of the individual concerned, or other persons; information may be released by a Senior Nurse or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE05D0">
+        <w:t xml:space="preserve">All other requests for information from law enforcement agencies for intelligence purpose shall be referred to Intelligence Services, email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>intelligenceservices@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Prison Medical Practitioner</w:t>
-[...4 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>, who shall assess the nature and reason(s) for the request, considering the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AB11D6" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc316647050"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the personal details of staff (refer section 7.9.5) or other parties</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D820AD" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>if information can be provided for intelligence purposes (information requested for court or evidence that requires the submission of an Order to Produce Business Records or equivalent to IRLM as per section 7.9.1), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096A4FD6" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc316647051"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>information, that if released or not released, may affect the safety and security of the prison, or any person, whether in the prison or community</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85870E" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>where the request is received from an external party, the name and legitimacy of the person making the request and the reason for which the information is required must be obtained prior to any information being released.</w:t>
-[...278 lines deleted...]
-    <w:p w14:paraId="3663D575" w14:textId="680368AA" w:rsidR="00CE59E5" w:rsidRPr="006F6DB6" w:rsidRDefault="00CE59E5" w:rsidP="00CE59E5">
+        <w:t>Intelligence Services as a central point of contact, shall ensure all enquiries and any information disseminated is recorded and available for verification and audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739AF468" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
-        <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6DB6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Intelligence Services shall ensure any information disseminated to a law enforcement agency does not identify any staff member, other than to acknowledge they are a Departmental employee; or when they are subject to a threat by a prisoner that may require further investigation by the police.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9F2F32" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">for intelligence purpose </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F6DB6">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall be referred to Intelligence Services, email: </w:t>
-[...16 lines deleted...]
-          <w:bCs/>
+        <w:t>Intelligence Services shall consult with the staff member in all cases where their identity is requested for intelligence purposes and where applicable, advise where a legal instrument, such as a warrant is issued, for the original document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E25CEA" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="26"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff shall give the prison address when providing a statement to a law enforcement agency in relation to an event that has occurred as part of, or in connection to, their Departmental duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72136F58" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Requests_from_specified"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc171079910"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc239748966"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:t>Requests from specified statutory bodies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="6EA38A36" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Office of the Inspector of Custodial Services (OICS)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – The OICS has free and unfettered access to documentation related to a prison or a person who is, or has been, a prisoner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FA3494" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Requests made by the OICS for intelligence or medical related information shall be referred to Assurance, Planning and Performance (email: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>OICSCoordination@justice.wa.gov.au</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), who will forward to the relevant business area as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BFC817" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prison staff shall respond to any other official enquiry from the OICS, including the provision of requested documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6BE849" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If there is any uncertainty about the release of information, advice may be sought from the Senior Coordinator Reviews and Business Improvement, Assurance, Planning and Performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BAE866" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="26"/>
-[...62 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Office of the Information Commissioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A73B9">
-[...18 lines deleted...]
-    <w:p w14:paraId="2F00C7C4" w14:textId="3E6BDB0B" w:rsidR="00CE59E5" w:rsidRPr="006F6DB6" w:rsidRDefault="00CE59E5" w:rsidP="00CE59E5">
+      <w:r>
+        <w:t>– any requests for information and documentation shall be referred to IRLM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52726D84" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parliamentary Commissioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Administrative Investigations </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(commonly known as WA Ombudsman) – Prisons can supply documents directly to the WA Ombudsman on request. Requests for information and larger requests should be directed to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE04057" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
-[...581 lines deleted...]
-          <w:numId w:val="48"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Adult Male Prisons: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00B14C57">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
           </w:rPr>
           <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67683E20" w14:textId="2D5FC26F" w:rsidR="003508E6" w:rsidRPr="006F6DB6" w:rsidRDefault="003508E6" w:rsidP="00DB7C06">
+    <w:p w14:paraId="581105D9" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Women and Young People: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00B14C57">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
           </w:rPr>
           <w:t>wyp@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A42CBC5" w14:textId="54E60B7D" w:rsidR="007A68EA" w:rsidRPr="00A020A1" w:rsidRDefault="00B2006F" w:rsidP="008F276E">
+    <w:p w14:paraId="201A312C" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A020A1">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Government agencies</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Government agencies </w:t>
+      </w:r>
+      <w:r>
+        <w:t>– prison staff shall direct all requests for information and documentation from other government agencies to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DD2892" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Toc171079911"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc239748967"/>
+      <w:r>
+        <w:t>Requests from media organisations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="2768E8E3" w14:textId="43C581F3" w:rsidR="00CD0A21" w:rsidRDefault="00301737" w:rsidP="00407C59">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All media enquiries for information or documentation shall be referred directly to the Department’s Public Affairs Branch, except for FOI applications, which should be referred to IRLM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C26F63B" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="186EB54F" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="3769CC9C" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="035FD7F3" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="4D61FDBE" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="2A8930BB" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="35393027" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="18F0323D" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="4AFBB6F0" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="040EA41E" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="328CB998" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="0EA8A242" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="02BEF253" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="3F4BAC4B" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="69EA3F31" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="3B96BCEA" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="19477252" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="0956B253" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="616C6B13" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="1B93210A" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="6496A55F" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="0F3BF577" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="4667A0C6" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="27832D85" w14:textId="77777777" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="00333707">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Toc235624000"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc239748968"/>
+      <w:r w:rsidRPr="00682515">
+        <w:lastRenderedPageBreak/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r w:rsidRPr="00682515">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF5A5C" w:rsidRPr="00A020A1">
-[...724 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p w14:paraId="28FE0F9C" w14:textId="77777777" w:rsidR="003D77B6" w:rsidRPr="003D77B6" w:rsidRDefault="003D77B6" w:rsidP="003D77B6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
-        <w:gridCol w:w="7053"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="00A020A1" w14:paraId="17CB29EE" w14:textId="77777777" w:rsidTr="003109EC">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="30E8AE1A" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE2338E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00A020A1" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="1597F8D1" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="22E073E7" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00A020A1" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="02311B15" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC6C51" w:rsidRPr="00A020A1" w14:paraId="0A18B8A7" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="6B9A24A5" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68144E19" w14:textId="77777777" w:rsidR="00BC6C51" w:rsidRPr="00A020A1" w:rsidRDefault="00BC6C51" w:rsidP="00BC6C51">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="696BDB22" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E050F96" w14:textId="77777777" w:rsidR="00BC6C51" w:rsidRPr="00A020A1" w:rsidRDefault="00BC6C51" w:rsidP="00BC6C51">
-[...9 lines deleted...]
-              <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
+          <w:p w14:paraId="69C2A754" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B708E" w:rsidRPr="00A020A1" w14:paraId="7C8D092D" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w14:paraId="3C288627" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71709E5B" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="00CB7839">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+          <w:p w14:paraId="0CFB4CF5" w14:textId="2F539C95" w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Community Corrections Officer </w:t>
+              <w:t>Community Corrections Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0877F209" w14:textId="63F38F11" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
+          <w:p w14:paraId="5E000297" w14:textId="77777777" w:rsidR="000D7FB8" w:rsidRDefault="000D7FB8" w:rsidP="000D7FB8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A person appointed as a Community Corrections Officer as defined in s.98 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Sentence Administration Act 2003.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1FC3F8B2" w14:textId="77777777" w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B708E" w:rsidRPr="00A020A1" w14:paraId="65CACAAC" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w14:paraId="1E077B38" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="049F8E8F" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
+          <w:p w14:paraId="093CE02C" w14:textId="36E7A41A" w:rsidR="000D7FB8" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Prison based records</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B368F39" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="009178BB">
+          <w:p w14:paraId="7F709B6C" w14:textId="2FA1F60C" w:rsidR="000D7FB8" w:rsidRDefault="000D7FB8" w:rsidP="000D7FB8">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:t>Records held at the prison concerning the prisoner making the request. These records do not include medical records, community correction records, psychological records or records pertaining to treatment programs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B708E" w:rsidRPr="00A020A1" w14:paraId="146E9A26" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="3CFFD70C" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00545F25" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2DEA1AFA" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prison Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0919C74F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">As defined in s. 3(1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. Also includes any contract worker authorised by the Commissioner in accordance with s.15I (1)(b) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> to perform the functions of a prison officer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="0842628D" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE9CDC9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD2C8D0" w14:textId="568921ED" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in s.3 </w:t>
+          <w:p w14:paraId="4D887D79" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in s. 3 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-              <w:r w:rsidRPr="00A020A1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A020A1">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001E36AA">
               <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B708E" w:rsidRPr="00A020A1" w14:paraId="58E6FD82" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="1F6B2D94" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="721C69B6" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="75CB7BA8" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Public Service Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A53E454" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Public Sector Management Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w14:paraId="77D80F93" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6095C3" w14:textId="62EA093D" w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA">
+            <w:r>
               <w:t>Special Handing Unit (SHU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47105704" w14:textId="00C677B2" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="2A5E1F00" w14:textId="4DF60C4F" w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA">
+            <w:r>
               <w:t>As declared by the Commissioner for Corrective Services, t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">he </w:t>
-[...11 lines deleted...]
-              <w:t>cell secure unit to the east of the multipurpose area at Casuarina Prison for the confinement of prisoners who pose a major threat to the prison system.</w:t>
+              <w:t>he 17cell secure unit to the east of the multipurpose area at Casuarina Prison for the confinement of prisoners who pose a major threat to the prison system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B708E" w:rsidRPr="00A020A1" w14:paraId="7EE5EDA4" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="710E6BCF" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="309841E3" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="6DC0500B" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CBA891" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with s. 15I (1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> to perform a function.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="46C5C661" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="514AD9B0" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C247D40" w14:textId="521CCE13" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="00A81EC4" w:rsidP="002B708E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+          <w:p w14:paraId="3F8E0795" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">The Superintendent as defined in s.36 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A020A1">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00A020A1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A020A1">
-              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-              <w:r w:rsidRPr="00A020A1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A020A1">
-              <w:t>. This does not extend to the OIC of the prison.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B708E" w:rsidRPr="00A020A1" w14:paraId="5B5C99AC" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="72A2B037" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55DAB446" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C585C9E" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4242B978" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="54E5EA05" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D21AD8" w14:textId="77777777" w:rsidR="002B708E" w:rsidRPr="00A020A1" w:rsidRDefault="002B708E" w:rsidP="002B708E"/>
+          <w:p w14:paraId="134FACBE" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616D14" w:rsidRPr="00A020A1" w14:paraId="3AF9BA21" w14:textId="77777777" w:rsidTr="00BE56FC">
+      <w:tr w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w14:paraId="221A5F78" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A804716" w14:textId="77777777" w:rsidR="00616D14" w:rsidRPr="00A020A1" w:rsidRDefault="00616D14" w:rsidP="00BD7D71">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Victim Notification Register </w:t>
+          <w:p w14:paraId="70B107D9" w14:textId="57D05DEC" w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA">
+            <w:r>
+              <w:t>Victim Notification Register</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7633C42C" w14:textId="77777777" w:rsidR="00616D14" w:rsidRPr="00A020A1" w:rsidRDefault="00616D14" w:rsidP="00BD7D71">
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="52870D69" w14:textId="108565F3" w:rsidR="000D7FB8" w:rsidRPr="001E36AA" w:rsidRDefault="000D7FB8" w:rsidP="001E36AA">
+            <w:r>
               <w:t>Victim Notification Register is an information service for victims of crime</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19665E6E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00A020A1" w:rsidRDefault="003D708E" w:rsidP="008F276E">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B301426" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="007D2232">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Toc235624001"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc239748969"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="619F3C89" w14:textId="2EA65478" w:rsidR="007F4B69" w:rsidRDefault="001E36AA" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc235624002"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc239748970"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="2EE39352" w14:textId="0F3BA341" w:rsidR="00B322C8" w:rsidRPr="006556E9" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="006556E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>COPP 2.3 Assessment Sentence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FC0B530" w14:textId="7D687AF2" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>COPP 4.9 At-Risk Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF3D92A" w14:textId="1DEE64B2" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>COPP 4.11 Special Handling Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="006556E9">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDEFB38" w14:textId="0A42EDA3" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="006556E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 9.2 Prisoner </w:t>
+        </w:r>
+        <w:r w:rsidR="006556E9" w:rsidRPr="006556E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Complaints</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="445880D0" w14:textId="20A0AD2F" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 10.1 Prisoner Behaviour Management  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125293DE" w14:textId="076CD949" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>COPP 10.3 Case Management (Case Officers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FF5922" w14:textId="32F0D9FB" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>COPP 12.7 Warrants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530B2AA4" w14:textId="7F9240C7" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>COPP 13.1 Incident Notifications, Reporting and Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6FC5BE" w14:textId="3E228C7D" w:rsidR="00315F2B" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>COPP 13.2 Death of a Prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C65863C" w14:textId="588D07C4" w:rsidR="007D2232" w:rsidRPr="006556E9" w:rsidRDefault="006556E9" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="00315F2B" w:rsidRPr="006556E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>COPP 14.4 Parole Applications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="658DC577" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc235624003"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc239748971"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="4C2C8178" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="00B322C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Adult Community Corrections Handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="626FB4D4" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00B322C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Reporting Misconduct: A Guide for Reporting Misconduct in the Department of Justice</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29D3E4A7" w14:textId="5514076B" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="00B322C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Health Services Policy: CG09 Patient Confidentiality and the Release of Patient Information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ADD44CB" w14:textId="4C7118DE" w:rsidR="001E36AA" w:rsidRPr="00B322C8" w:rsidRDefault="001E36AA" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="00B322C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6091DBA4" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc235624004"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc239748972"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4856F06C" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5245BC" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A29B8" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Regulations 1982</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252F4B51" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Sentence Administration Act 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2269233E" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Victims of Crime Act 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3679B992" w14:textId="77777777" w:rsidR="00315F2B" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Freedom of Information Act 1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CCD44F" w14:textId="44EE40ED" w:rsidR="001E36AA" w:rsidRPr="00B322C8" w:rsidRDefault="00315F2B" w:rsidP="00B322C8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B322C8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Parliamentary Commissioner Act 1971</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF9BC08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="00252D69">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc239748973"/>
+      <w:r w:rsidRPr="000548F2">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A48C4B" w14:textId="3C30A52A" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="567" w:hanging="357"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidR="00F73AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="567" w:hanging="357"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="567" w:hanging="357"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721FD4C" w14:textId="70B3DC92" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="567" w:hanging="357"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73AE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B3C3CD" w14:textId="540097AF" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="002157B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...247 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc235624006"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc239748974"/>
+      <w:r w:rsidRPr="00C210EE">
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00C80848">
+      <w:r w:rsidR="00EF43D7">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="00C210EE">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="00C80848">
+      <w:r w:rsidR="00EF43D7">
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
+      <w:r w:rsidRPr="00C210EE">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-    </w:p>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="7C7ECFE0" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9411" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1069"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1879"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2754"/>
         <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA64FA" w:rsidRPr="00A020A1" w14:paraId="51C07798" w14:textId="5477932A" w:rsidTr="00AD29BC">
+      <w:tr w:rsidR="009A61FC" w:rsidRPr="007D3C6F" w14:paraId="16B6CC44" w14:textId="77777777" w:rsidTr="002F1FFB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="554"/>
+          <w:trHeight w:val="629"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4D7C2A" w14:textId="77777777" w:rsidR="00DA64FA" w:rsidRPr="00A020A1" w:rsidRDefault="00DA64FA" w:rsidP="00DF778C">
+          <w:p w14:paraId="05E9146D" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="002A31F8" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA159EF" w14:textId="77777777" w:rsidR="00DA64FA" w:rsidRPr="00A020A1" w:rsidRDefault="00DA64FA" w:rsidP="00DF778C">
+          <w:p w14:paraId="59C15431" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="002A31F8" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2203F746" w14:textId="77777777" w:rsidR="00DA64FA" w:rsidRPr="00A020A1" w:rsidRDefault="00DA64FA" w:rsidP="00DF778C">
+          <w:p w14:paraId="68C7B749" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="002A31F8" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="0D31FCEB" w14:textId="77777777" w:rsidR="00DA64FA" w:rsidRPr="00A020A1" w:rsidRDefault="00DA64FA" w:rsidP="00DF778C">
+          <w:p w14:paraId="50CF6367" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="002A31F8" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F25583C" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="002A31F8" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Effective date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61FC" w14:paraId="699EA9BE" w14:textId="77777777" w:rsidTr="002F1FFB">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EFEE69" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6999F534" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5260BB88" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640742F8" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5586DB" w14:textId="4DD0BBB9" w:rsidR="00DA64FA" w:rsidRPr="00A020A1" w:rsidRDefault="00DA64FA" w:rsidP="00DF778C">
-[...56 lines deleted...]
-          <w:p w14:paraId="2868B22C" w14:textId="5EC4000C" w:rsidR="00CA2F13" w:rsidRPr="00A020A1" w:rsidRDefault="00AD6403" w:rsidP="007A43DD">
+          <w:p w14:paraId="05A119E3" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>29 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53880CE9" w14:textId="7F985ED0" w:rsidR="00CA2F13" w:rsidRPr="00A020A1" w:rsidRDefault="003508E6" w:rsidP="007A43DD">
+          <w:p w14:paraId="106ABB43" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>24 January 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1A2B" w:rsidRPr="00A020A1" w14:paraId="16483274" w14:textId="77777777" w:rsidTr="00AD29BC">
+      <w:tr w:rsidR="009A61FC" w14:paraId="574627B4" w14:textId="77777777" w:rsidTr="002F1FFB">
         <w:trPr>
-          <w:trHeight w:val="818"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4171D16C" w14:textId="00FB8AD9" w:rsidR="000E1A2B" w:rsidRDefault="000E1A2B" w:rsidP="000E1A2B">
+          <w:p w14:paraId="06E2C4E7" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>2</w:t>
-[...2 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467BF314" w14:textId="5AE43190" w:rsidR="000E1A2B" w:rsidRDefault="000E1A2B" w:rsidP="000E1A2B">
+          <w:p w14:paraId="44A89474" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="12540B5F" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C290DC0" w14:textId="7F4E3AEC" w:rsidR="000E1A2B" w:rsidRDefault="000E1A2B" w:rsidP="000E1A2B">
+          <w:p w14:paraId="3D44FE33" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A020A1">
+            <w:r>
               <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E013D2A" w14:textId="7A196D22" w:rsidR="000E1A2B" w:rsidRDefault="00B4137F" w:rsidP="000E1A2B">
+          <w:p w14:paraId="1AD8B755" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>24 August 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409459DC" w14:textId="2A1049EE" w:rsidR="000E1A2B" w:rsidRDefault="00B4137F" w:rsidP="000E1A2B">
+          <w:p w14:paraId="06FDF254" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>24 August 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF24E6" w:rsidRPr="00A020A1" w14:paraId="197DC8C7" w14:textId="77777777" w:rsidTr="00AD29BC">
+      <w:tr w:rsidR="009A61FC" w14:paraId="1FB3B303" w14:textId="77777777" w:rsidTr="002F1FFB">
         <w:trPr>
-          <w:trHeight w:val="818"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0773FFE3" w14:textId="77777777" w:rsidR="00EF24E6" w:rsidRDefault="000E4AF8" w:rsidP="000E1A2B">
+          <w:p w14:paraId="396DFE28" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A7BC4F" w14:textId="79C7F7A2" w:rsidR="00496448" w:rsidRDefault="00496448" w:rsidP="000E1A2B">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBC0F3C" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A14E50" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F0024F" w14:textId="1293A8C7" w:rsidR="00EF24E6" w:rsidRPr="00A020A1" w:rsidRDefault="000E4AF8" w:rsidP="000E1A2B">
-[...12 lines deleted...]
-          <w:p w14:paraId="6ADEE960" w14:textId="422B77B5" w:rsidR="00496448" w:rsidRDefault="008A7C98" w:rsidP="000E1A2B">
+          <w:p w14:paraId="2F45FA8D" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189C2709" w14:textId="77777777" w:rsidR="00150DB1" w:rsidRDefault="00150DB1" w:rsidP="000E1A2B">
+          <w:p w14:paraId="2AA9C280" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76CA9598" w14:textId="77777777" w:rsidR="00150DB1" w:rsidRDefault="00150DB1" w:rsidP="00150DB1">
+          <w:p w14:paraId="4D9762B8" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Memo Reference: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>D23/814929</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9561DA" w14:textId="3F286C4C" w:rsidR="00150DB1" w:rsidRPr="00A020A1" w:rsidRDefault="00150DB1" w:rsidP="000E1A2B">
+          <w:p w14:paraId="43B30BDA" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>C</w:t>
-[...8 lines deleted...]
-              <w:t>S2378368</w:t>
+              <w:t>CM Ref: S2378368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D790CE" w14:textId="18C96816" w:rsidR="00EF24E6" w:rsidRDefault="00EA5BEC" w:rsidP="000E1A2B">
+          <w:p w14:paraId="46DA9053" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>30 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDB19E9" w14:textId="5809730F" w:rsidR="00EF24E6" w:rsidRDefault="00EA5BEC" w:rsidP="000E4AF8">
+          <w:p w14:paraId="49DF89BB" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1 December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A02A4" w:rsidRPr="00A020A1" w14:paraId="7159FEF5" w14:textId="77777777" w:rsidTr="00AD29BC">
+      <w:tr w:rsidR="009A61FC" w:rsidRPr="004C77FB" w14:paraId="328F84BD" w14:textId="77777777" w:rsidTr="002F1FFB">
         <w:trPr>
-          <w:trHeight w:val="818"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06A8E6E6" w14:textId="68D5FCE5" w:rsidR="001A02A4" w:rsidRDefault="001A02A4" w:rsidP="001A02A4">
+          <w:p w14:paraId="26BF8C77" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>.0</w:t>
+            <w:r w:rsidRPr="00926A96">
+              <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18AEB49D" w14:textId="394F4E7C" w:rsidR="001A02A4" w:rsidRPr="00A020A1" w:rsidRDefault="001A02A4" w:rsidP="001A02A4">
+          <w:p w14:paraId="1D7C853A" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00170F76">
+            <w:r w:rsidRPr="00926A96">
               <w:t>Operational Policy</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0FCD4C" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1307AA10" w14:textId="77777777" w:rsidR="001A02A4" w:rsidRDefault="001A02A4" w:rsidP="001A02A4">
+          <w:p w14:paraId="7243C488" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00170F76">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00926A96">
+              <w:t xml:space="preserve">Approved by the Deputy Commissioner Operational Support </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0153A136" w14:textId="09C27EAB" w:rsidR="00F4780E" w:rsidRDefault="00F4780E" w:rsidP="001A02A4">
+          <w:p w14:paraId="2CD79323" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="009A61FC" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>17 June 2024</w:t>
+            <w:r w:rsidRPr="00926A96">
+              <w:t>CM Ref: S26/87004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71269CCB" w14:textId="2E15DB70" w:rsidR="001A02A4" w:rsidRDefault="008D564B" w:rsidP="001A02A4">
+          <w:p w14:paraId="653477C2" w14:textId="317CE39B" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="00926A96" w:rsidP="002F1FFB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-              <w:t>5 July 2024</w:t>
+            <w:r w:rsidRPr="00926A96">
+              <w:t>05 October 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E349B6" w14:textId="60E7DD44" w:rsidR="009A61FC" w:rsidRPr="00926A96" w:rsidRDefault="00926A96" w:rsidP="002F1FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00926A96">
+              <w:t>06 October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E73A62C" w14:textId="77777777" w:rsidR="00150DB1" w:rsidRDefault="00150DB1" w:rsidP="001B446F">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="001B446F">
+    <w:p w14:paraId="6B1B53FD" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="6BA9DAC0" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="50AC8CD1" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="1E1B950A" w14:textId="77777777" w:rsidR="009A61FC" w:rsidRPr="009A61FC" w:rsidRDefault="009A61FC" w:rsidP="009A61FC"/>
+    <w:p w14:paraId="57A2CFD1" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRDefault="00A83A70" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B71B78F" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6E2088" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B01EE72" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158A5779" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6907E521" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487E2BEC" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC568EF" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAE758B" w14:textId="4802911F" w:rsidR="004C77FB" w:rsidRPr="009A61FC" w:rsidRDefault="004C77FB" w:rsidP="009A61FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Appendix_A_–"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc171079918"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc239748975"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r w:rsidRPr="009A61FC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Appendix</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0090702B">
+        <w:t xml:space="preserve">Appendix A – Documents available to Prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="0022640A" w:rsidRPr="009A61FC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A61FC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>utside of the</w:t>
+      </w:r>
+      <w:r w:rsidR="009A61FC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A020A1">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="009A61FC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>Freedom of Information (FOI) Process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6091"/>
         <w:gridCol w:w="2925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="6438C3F6" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="75EB4BA9" w14:textId="77777777" w:rsidTr="009A61FC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DF0FFCA" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="6BE01688" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Document Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5191DF85" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="0ECD52B9" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Document Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F142BE" w:rsidRPr="00F142BE" w14:paraId="4E1C9DE8" w14:textId="77777777" w:rsidTr="005E5F8E">
+      <w:tr w:rsidR="004C77FB" w14:paraId="677680CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60EBB8C7" w14:textId="09799228" w:rsidR="00F142BE" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00E60013">
+          <w:p w14:paraId="5EC28509" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r w:rsidRPr="0043203D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5D5A">
+            <w:r w:rsidRPr="0043203D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please </w:t>
+              <w:t xml:space="preserve">Please note on completion, all hard copy documents shall be forwarded to </w:t>
             </w:r>
-            <w:r w:rsidR="00835BE7" w:rsidRPr="002A5D5A">
-[...43 lines deleted...]
-            <w:r w:rsidRPr="002A5D5A">
+            <w:r w:rsidRPr="0043203D">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Operational Information Management for scanning i</w:t>
+              <w:t>Operational Information Management for</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5D5A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002A5D5A">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> scanning i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="50020A6B" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="14A9E73A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09215EE1" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="48387D89" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Admission of Prisoners to Public Hospitals Contract form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60419BC7" w14:textId="28CE7968" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="3A34BFAB" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...17 lines deleted...]
-              <w:t>/ Content Manager</w:t>
+              <w:t>*Unit File/ Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="283F9CB5" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="5CB7A82F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79567EA3" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="55186952" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Appeal Against Prisoners Review Board Decision (by prisoner)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06453645" w14:textId="50CA4A77" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="248D530C" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...26 lines deleted...]
-              <w:t>Content Manager</w:t>
+              <w:t>*Unit File/ Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="408F9E47" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="65DA516D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B6B829A" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="0CBBEF17" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Application for Remand Prisoners to be Employed in Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="567E2649" w14:textId="734412D8" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="20CFFAEE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...17 lines deleted...]
-              <w:t>/ Content Manager</w:t>
+              <w:t>*Prisoner File/ Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="3063D56B" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="4DF3B5EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60B7E8E0" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="0372C20E" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Parole Application for Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A6DC679" w14:textId="794D746B" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="648B4570" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...17 lines deleted...]
-              <w:t>/ Content Manager</w:t>
+              <w:t>*Prisoner File/ Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="18D6F570" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="76003BB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00FF2BF6" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="19970F94" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Application for Unconvicted Prisoners to be Treated as a Convicted Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="584637C9" w14:textId="2AEC48CF" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="533D695F" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...17 lines deleted...]
-              <w:t>/ Content Manager</w:t>
+              <w:t>*Unit File/ Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="3C8FBC6D" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="063B2540" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09927958" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="02001CBA" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Application for Self-Care Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5345EC86" w14:textId="1EFFE220" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="595AAA11" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...17 lines deleted...]
-              <w:t>/ Content Manager</w:t>
+              <w:t>*Prisoner File/ Content Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="1E1158A9" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="1C4D889D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="713C8314" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="2610AEEA" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Application for Work Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="397D7C2B" w14:textId="3B4DC557" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="6913165B" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Unit File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="5AD3A733" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657EA38F" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Unit File</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E60013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Application to Receive Visits from Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3274F4C6" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="46558B73" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="5C2E753D" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="009244FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A7AA5F0" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="04C22300" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approval for Transfer (C. 258)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E3CC3C0" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="26C577D1" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="06D2E0FA" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="4D6D1D7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D5492DA" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="066CD934" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Analysis Request form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3092B267" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="18D56414" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="39011A6A" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="44D63C93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="630D9C34" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="6E10B375" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Cell Allocation and Room Check on Arrival and Departure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C2E5860" w14:textId="338A0A79" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="11C16F44" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Unit File</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="19D8CE1A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69DEA812" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Unit File</w:t>
-[...17 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Charge History – Offender Copy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30AFDBF0" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="1DE29E1F" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="33FE084F" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="624FD6DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A646E53" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="2D676FD2" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Confinement Regime Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E93E0A" w14:textId="748C6921" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="7439A3DA" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Unit File</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="7F0C8241" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF288B8" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Unit File</w:t>
-[...11 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Record of the correspondence to and from Prisoner (not the actual correspondence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7253C649" w14:textId="4A2C9614" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00262C8B" w:rsidP="00761953">
+          <w:p w14:paraId="1273C9AC" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOMS, </w:t>
+              <w:t>TOMS, *Prisoner and *Unit File / Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="00F142BE">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="52816F11" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEDEF5A" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prisoner and </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> (not the actual correspondence)</w:t>
+              <w:t>Record of the correspondence to and from Prisoner’s Solicitor (not the actual correspondence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E7603E8" w14:textId="7AA2D8AE" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00262C8B" w:rsidP="00761953">
+          <w:p w14:paraId="4C040D5C" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOMS and </w:t>
+              <w:t>TOMS and *Prisoner File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="00F142BE">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="6DD403CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8EC78D" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...35 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Director’s Decision on Medical/Psychiatric records or reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11B976B6" w14:textId="63A5FA6C" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="628A4709" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Prisoner File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="5598A15F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79A2C003" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Prisoner File</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E60013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Early Discharge form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC3DEF1" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="73AD2CB2" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="61AA0C29" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="01870D8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F383DDC" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="5B73AB54" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Exit Interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BA9F1B2" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="7F808BFB" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="79D8B13F" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="56D78EC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53A15A35" w14:textId="2289D11B" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="351FAD52" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventory of Property taken from Prisoner (P10 – WA Police </w:t>
-[...17 lines deleted...]
-              <w:t>orce document)</w:t>
+              <w:t>Inventory of Property taken from Prisoner (P10 – WA Police Force document)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="700E90DF" w14:textId="7DBD44F6" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="1B48E721" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Prisoner File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="0D1E896E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="268D49D0" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Prisoner File</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E60013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Inventory of Prisoner’s Property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79B0E26A" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="155586BC" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="43DF5D30" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="597084B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B476DF7" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="678AFE1A" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Loss of Privileges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E52A70B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="5A430DAD" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="6FFB3414" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="542A379F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B06CE94" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="4C9FEBF2" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Medical Certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F30034A" w14:textId="6B36726F" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="2E2B74BD" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Unit File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="1C6CCADC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A4BB1B" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Unit File</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>/ Content Manager</w:t>
+              <w:t xml:space="preserve">Notice of Appeal (Supreme </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+              <w:t>Or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Notice of Appeal (Supreme Or District Court)</w:t>
+              <w:t xml:space="preserve"> District Court)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="797FF158" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="34AAEDAD" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="4C4A62F5" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="7C4001AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D85D06B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="14AF1891" w14:textId="668F1472" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Notification of Next of Kin in the Event of Life Threatening Illness or Injury</w:t>
+              <w:t xml:space="preserve">Notification of Next of Kin in the Event of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E91A69">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Life-Threatening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Illness or Injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11999734" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="1C4E2076" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="20148464" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="361E155E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CC32C44" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="3E8CDCCE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Order to Bring up a Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46860FAF" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="3CFFA307" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="67E83632" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="5A98D8D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E27C5AC" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="3B26781D" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Order for Separate Confinement (Section 43)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66D72D0D" w14:textId="17B8EA65" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="4DDAB685" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Prisoner File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="56E1364A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34C2B539" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Prisoner File</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E60013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Order for Cancellation of Parole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46552EAA" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="2CAF29BE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="6FD25598" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="1E1C66A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1572AD2E" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="18EC8DAD" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Order for Suspension of Parole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B6A808B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="4603E2B0" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="20DAC75E" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="2E524996" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="732AA738" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="429B2A60" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Orientation Procedure Stage 1 - Local Induction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="465E0B0D" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="55B57B91" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="387A2A0F" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="63790D9A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="041F2C3B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="25DDC627" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Orientation Procedure Stage 2 - General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AF0870F" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="480784A8" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="3BDBE0A9" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="3DDBACA6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41AC5299" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="360BAE5A" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Outcome of Appeal (Supreme or District Court)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE9868F" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="792C91A0" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="44EC7F71" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="4724326B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D467C85" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="2F7B2A28" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Parole Order and Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14240550" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="230D0FCF" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="5464CD9E" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="406C703A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FE1E06D" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="52AF11E1" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoners Review Board Decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="576B8F49" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="214DCADE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="5E98CA65" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="54046A0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A310808" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="1B1A4926" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner Application for Early Discharge and Place of Discharge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="060DE863" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="5A74F5BE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="48E727BF" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="272B42F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="269979E2" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="4864F0AD" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner Protective Custody Waiver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68E589DF" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="6371FE07" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="3D01BDC3" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="6231F68C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66ECAE44" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="41B3B659" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner Visits Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E6456A" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="266740E9" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="2DFD9C2A" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="7169EC4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D9BBE8" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="31CC32C6" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Recommendation for Prisoner Regression to a lesser Privilege Regime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A0A737E" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="01C4AE93" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="323945F6" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="212513ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755CC69B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="079B614E" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Release and Indemnity by a Prisoner Permitted to Remain in Prison following the Due Discharge Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="033C0FDD" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="6EF0A634" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="17F466F4" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="3F44AEDC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A3DBC72" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="267A2877" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Request for an Order to Bring up a Prisoner to Court (Request from DPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D73363C" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="376F2E01" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="5CC6780A" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="1A82B6BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="161E593D" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="48F5073C" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Request to Transfer Cash form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25522E49" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="7B23766A" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="6812D6E3" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="053257F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F80973" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="23A98924" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Telephone Index Sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A8F573E" w14:textId="7C756DF5" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00262C8B" w:rsidP="00761953">
+          <w:p w14:paraId="39FEF60E" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="139369FB" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="44BE6B5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35CABBED" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="7765999C" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Unit Conference Decision slip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D98376F" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="0FC2F1AE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="584E3BBB" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="2B895E1D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19556EB2" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="5829AFBE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Unit Interview form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D845217" w14:textId="2EC178D4" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="00F142BE" w:rsidP="00761953">
+          <w:p w14:paraId="5247E783" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>*Unit File/ Content Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003508E6" w:rsidRPr="00E60013">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C77FB" w14:paraId="2E75653E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEC49FD" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Unit File</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00E60013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Warrant Remanding a Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AA21F5B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="36DF4561" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="7D11E082" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="109E17D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B080763" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="68B9CE8B" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Warrant Summary sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E10296B" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="3B358E3A" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003508E6" w:rsidRPr="00F142BE" w14:paraId="6EC9B8EC" w14:textId="77777777" w:rsidTr="00761953">
+      <w:tr w:rsidR="004C77FB" w14:paraId="2FF2FF9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31DED822" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="1C058BF8" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Warrant of Commitment on a Conviction where the Punishment is by Imprisonment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D166266" w14:textId="77777777" w:rsidR="003508E6" w:rsidRPr="00E60013" w:rsidRDefault="003508E6" w:rsidP="00761953">
+          <w:p w14:paraId="1BD75C0C" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E60013">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68A02176" w14:textId="70AB4635" w:rsidR="00F142BE" w:rsidRDefault="00F142BE" w:rsidP="001B446F">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00A020A1">
+    <w:p w14:paraId="5E3FBC4F" w14:textId="73BD5262" w:rsidR="004C77FB" w:rsidRPr="009A61FC" w:rsidRDefault="004C77FB" w:rsidP="009A61FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Appendix_B_–"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc171079919"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc239748976"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r w:rsidRPr="009A61FC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00D8549B" w:rsidRPr="00A020A1">
+        <w:t>Appendix B – Information Release Assessment Tool</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w14:paraId="4E280BD3" w14:textId="4714518B" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="004C77FB">
+      <w:r>
+        <w:t xml:space="preserve">This process shall be applied to each request made by a prisoner for prison-based records </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>only</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E82790" w:rsidRPr="00A020A1">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>which is not covered within this COPP</w:t>
       </w:r>
-      <w:r w:rsidR="00D8549B" w:rsidRPr="00A020A1">
-[...73 lines deleted...]
-    <w:p w14:paraId="603D1AA3" w14:textId="77777777" w:rsidR="00437B04" w:rsidRPr="00A020A1" w:rsidRDefault="00437B04" w:rsidP="00D05B49"/>
+      <w:r>
+        <w:t xml:space="preserve">, not for medical or programme records, in accordance with this COPP. The prisoner shall be provided with the approved documentation where the response is a ‘No’ to point 8.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BE18EC" w14:textId="71DA445D" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="004C77FB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblW w:w="8897" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="5594"/>
+        <w:gridCol w:w="1341"/>
+        <w:gridCol w:w="1395"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB5834" w14:paraId="5161CB00" w14:textId="77777777" w:rsidTr="00DB5834">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2EBF88" w14:textId="77777777" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="003E59CC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F016277" w14:textId="14466F76" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="003E59CC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="632B3AAE" w14:textId="66FA5429" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="004C77FB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C77220C" w14:textId="5D4C0CBD" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="004C77FB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="6CFD85A6" w14:textId="7FE77D4C" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25732840" w14:textId="77777777" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="321"/>
+                <w:tab w:val="left" w:pos="465"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="181" w:hanging="181"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B876EE9" w14:textId="3576B10E" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="321"/>
+                <w:tab w:val="left" w:pos="465"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Does the Information disclose the personal details of staff (includes all staff, contractors and service providers), other than where a staff member’s name is disclosed in line with operational duties?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B6B2FE" w14:textId="09855AA3" w:rsidR="00DB5834" w:rsidRPr="003E59CC" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBEC71D" w14:textId="1A0528CC" w:rsidR="00DB5834" w:rsidRPr="003E59CC" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="063930E8" w14:textId="27E9A324" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076C0183" w14:textId="06F9FC2C" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FD272A" w14:textId="062F2471" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Is it possible that release of the information will affect the safety and security of the staff member discussed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED46BD3" w14:textId="36655657" w:rsidR="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49245C71" w14:textId="33D1F252" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="23FB08A3" w14:textId="12FB3604" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBA0196" w14:textId="5B3B395E" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="37" w:hanging="142"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t xml:space="preserve">  3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B15F10C" w14:textId="042955DE" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="37" w:hanging="142"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t xml:space="preserve"> Does the information disclose the personal details of victims?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CD3F1C" w14:textId="2BCE81B2" w:rsidR="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A53FE8F" w14:textId="6F98BCA0" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="0E80CDE6" w14:textId="13599C41" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C88A596" w14:textId="55263A61" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9FD8F8" w14:textId="77777777" w:rsidR="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Does the information disclose the personal details of other prisoners or third parties?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70872B9B" w14:textId="5C22F628" w:rsidR="00DB5834" w:rsidRPr="00283BF6" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283BF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is it possible that release of the information will affect the safety and security of the prison, community, party discussed or any other person?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA0C3B6" w14:textId="40D5C7B5" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCC1718" w14:textId="6B573D0E" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="7D99DD08" w14:textId="77777777" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1332283C" w14:textId="4B7A0C73" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D901DA" w14:textId="4A11CBE4" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Does the information contain Intelligence related information? (For example, information contained within an Incident/Security Report)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D28E780" w14:textId="12CA61B2" w:rsidR="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55461B80" w14:textId="2E718577" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="5DA137FA" w14:textId="77777777" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E38EC4F" w14:textId="26F85E21" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022217E6" w14:textId="6EE2E66F" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Does the information disclose details that may affect the safety and security of the prison?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FB7B3D" w14:textId="54D2DA6A" w:rsidR="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB3C533" w14:textId="7B046F58" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="0C8E9885" w14:textId="77777777" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAEAF46" w14:textId="0F0646E3" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="100BD40B" w14:textId="5368EDE5" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Does the information provide details of a violent or sex related offence?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D2578E" w14:textId="6ADEFEBB" w:rsidR="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1075A6D9" w14:textId="0C9D5F7D" w:rsidR="00DB5834" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Continue with Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB5834" w14:paraId="5DC8F225" w14:textId="77777777" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141A79AC" w14:textId="1E979836" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="531BD258" w14:textId="7E8A3BA4" w:rsidR="00DB5834" w:rsidRPr="00DB5834" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1725"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5834">
+              <w:t>Does the information requested include Pre-Sentence Reports (PSR’s) or Judges Sentencing Remarks?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D614F3C" w14:textId="26DB22C9" w:rsidR="00DB5834" w:rsidRPr="00283BF6" w:rsidRDefault="00DB5834" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E59CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Refer to FOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4929A5C2" w14:textId="12366F12" w:rsidR="00DB5834" w:rsidRPr="00283BF6" w:rsidRDefault="00283BF6" w:rsidP="00A066A0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00283BF6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A2AC92D" w14:textId="7EFCC0B1" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="5735B91A" w14:textId="3DB7D5BE" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="61DE8E3E" w14:textId="74B9BF32" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="7DD8A8C4" w14:textId="197704A1" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="7ADD40D9" w14:textId="78DA68F5" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="3655AFD4" w14:textId="1693FC1C" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="364B47DD" w14:textId="58D99CE6" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="62D72C2A" w14:textId="1B08FA0B" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="450E834C" w14:textId="35C5372B" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="476D7A69" w14:textId="77777777" w:rsidR="00B53922" w:rsidRDefault="00B53922" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="58CEE3BC" w14:textId="3AAA6320" w:rsidR="004C77FB" w:rsidRPr="009A61FC" w:rsidRDefault="004C77FB" w:rsidP="009A61FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Toc171079920"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc239748977"/>
+      <w:r w:rsidRPr="00926A96">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix C – Relevant Contacts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="14038083" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="004C77FB">
+      <w:r>
+        <w:t>The contact details for those positions referenced throughout this COPP are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6565D391" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="004C77FB"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2297"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4625"/>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D4342F" w:rsidRPr="006B0978" w14:paraId="42093A59" w14:textId="77777777" w:rsidTr="006B0978">
+      <w:tr w:rsidR="00BC77F0" w14:paraId="1F404533" w14:textId="77777777" w:rsidTr="00BC77F0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2333CB57" w14:textId="77777777" w:rsidR="00D4342F" w:rsidRPr="006B0978" w:rsidRDefault="00D4342F" w:rsidP="006B0978">
+          <w:p w14:paraId="0E724170" w14:textId="77777777" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B0978">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="150C8035" w14:textId="77777777" w:rsidR="00D4342F" w:rsidRPr="006B0978" w:rsidRDefault="00D4342F" w:rsidP="006B0978">
+          <w:p w14:paraId="50451E68" w14:textId="00B4FBB1" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B0978">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Phone</w:t>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC77F0" w14:paraId="612B3BF8" w14:textId="77777777" w:rsidTr="009A61FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05F1C64F" w14:textId="77777777" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0">
+            <w:r>
+              <w:t>Assurance, Planning and Performance (OICS related matters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4625" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B9F1C31" w14:textId="77777777" w:rsidR="00D4342F" w:rsidRPr="006B0978" w:rsidRDefault="00D4342F" w:rsidP="006B0978">
-[...85 lines deleted...]
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="275177A7" w14:textId="59D3091A" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>OICSCoordination@justice.wa.gov.au</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891305" w:rsidRPr="00A020A1" w14:paraId="4DEC2495" w14:textId="77777777" w:rsidTr="006B0978">
+      <w:tr w:rsidR="00BC77F0" w14:paraId="7BF8549C" w14:textId="77777777" w:rsidTr="009A61FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CA551F8" w14:textId="721285D7" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="0308E061" w14:textId="77777777" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
+            <w:r>
               <w:t>Information Release and Litigation Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33E9AAC1" w14:textId="29399A09" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...31 lines deleted...]
-          <w:p w14:paraId="4524A960" w14:textId="77777777" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00000000" w:rsidP="006B0978">
+          <w:p w14:paraId="13C0B3C6" w14:textId="77777777" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="00BC77F0">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidR="00891305" w:rsidRPr="00A020A1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>foi@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DE5AA0" w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5AA0" w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>for FOI requests or queries</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="723A875D" w14:textId="0042C91A" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00000000" w:rsidP="006B0978">
-[...1 lines deleted...]
-              <w:r w:rsidR="00DE5AA0" w:rsidRPr="00A020A1">
+          <w:p w14:paraId="0C16A3A3" w14:textId="62BD6C3F" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="00BC77F0">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>informationrelease@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DE5AA0" w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5AA0" w:rsidRPr="00A020A1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>for all other information release requests or queries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891305" w:rsidRPr="00A020A1" w14:paraId="6495BD65" w14:textId="77777777" w:rsidTr="006B0978">
+      <w:tr w:rsidR="00BC77F0" w14:paraId="462F76EF" w14:textId="77777777" w:rsidTr="009A61FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14916D4D" w14:textId="3A3F1F11" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...1 lines deleted...]
-              <w:t>Director Intelligence Services</w:t>
+          <w:p w14:paraId="00D2F211" w14:textId="0417F179" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
+            <w:r>
+              <w:t>Intelligence Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A1ADFE4" w14:textId="77777777" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...14 lines deleted...]
-              <w:r w:rsidR="00891305" w:rsidRPr="00A020A1">
+          <w:p w14:paraId="5BF088E2" w14:textId="77777777" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="00BC77F0">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>intelligenceservices@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3AAEF264" w14:textId="77777777" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978"/>
+          <w:p w14:paraId="379D205C" w14:textId="25974E6E" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891305" w:rsidRPr="00A020A1" w14:paraId="0690C547" w14:textId="77777777" w:rsidTr="006B0978">
+      <w:tr w:rsidR="00BC77F0" w14:paraId="23516469" w14:textId="77777777" w:rsidTr="009A61FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="252FDFAF" w14:textId="3CC7A6BE" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="007743FD" w:rsidP="006B0978">
+          <w:p w14:paraId="25F278A1" w14:textId="38A89087" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
             <w:r>
-              <w:t xml:space="preserve">Team Leader Health Information Management </w:t>
+              <w:t xml:space="preserve">Health Information Management </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A258790" w14:textId="52548B5B" w:rsidR="00891305" w:rsidRDefault="00891305" w:rsidP="006B0978">
+          <w:p w14:paraId="620A8F1B" w14:textId="1DB674AF" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:r w:rsidR="007743FD">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="cf01"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>cmr@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="4A20D7C0" w14:textId="35BD5838" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891305" w:rsidRPr="00A020A1" w14:paraId="0FD2D413" w14:textId="77777777" w:rsidTr="006B0978">
+      <w:tr w:rsidR="00BC77F0" w14:paraId="2A907CF4" w14:textId="77777777" w:rsidTr="009A61FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FC237C7" w14:textId="469ED8DD" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...1 lines deleted...]
-              <w:t>Coordinator Ministerial Liaison Unit</w:t>
+          <w:p w14:paraId="0485DFCC" w14:textId="3BEE39A1" w:rsidR="00BC77F0" w:rsidRPr="00926A96" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
+            <w:r w:rsidRPr="00926A96">
+              <w:t>Ministerial Liaison Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08E2B107" w14:textId="77777777" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...14 lines deleted...]
-              <w:r w:rsidR="00891305" w:rsidRPr="00A020A1">
+          <w:p w14:paraId="1EE75A32" w14:textId="49EEDB32" w:rsidR="00BC77F0" w:rsidRPr="00926A96" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidRPr="00926A96">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>mintask@justice.wa.gov.au</w:t>
+                <w:t>MLU@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891305" w:rsidRPr="00A020A1" w14:paraId="662F40DB" w14:textId="77777777" w:rsidTr="006B0978">
-[...38 lines deleted...]
-      <w:tr w:rsidR="00891305" w14:paraId="16404D12" w14:textId="77777777" w:rsidTr="006B0978">
+      <w:tr w:rsidR="00BC77F0" w14:paraId="5F1F2589" w14:textId="77777777" w:rsidTr="009A61FC">
         <w:trPr>
-          <w:trHeight w:val="1171"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E428EB" w14:textId="1B0807DC" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-            <w:r w:rsidRPr="00A020A1">
+          <w:p w14:paraId="7AB60882" w14:textId="77777777" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
+            <w:r>
               <w:t>Victim Notification Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C0273BE" w14:textId="77777777" w:rsidR="00891305" w:rsidRPr="00A020A1" w:rsidRDefault="00891305" w:rsidP="006B0978">
-[...27 lines deleted...]
-              <w:r w:rsidR="00891305" w:rsidRPr="00A020A1">
+          <w:p w14:paraId="7B28D9EA" w14:textId="662C0D33" w:rsidR="00BC77F0" w:rsidRDefault="00BC77F0" w:rsidP="002D37CC">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>vnr@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3538F526" w14:textId="77777777" w:rsidR="00451F17" w:rsidRDefault="00451F17" w:rsidP="004A476D"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId65"/>
+    <w:p w14:paraId="48EFD4EE" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="004C77FB"/>
+    <w:p w14:paraId="64CE6187" w14:textId="77777777" w:rsidR="004C77FB" w:rsidRDefault="004C77FB" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B58AD6" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8B27C3" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="00797A14">
+      <w:headerReference w:type="default" r:id="rId69"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="794" w:left="1304" w:header="567" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1552" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F256A98" w14:textId="77777777" w:rsidR="009D44B7" w:rsidRDefault="009D44B7" w:rsidP="00D06E62">
+    <w:p w14:paraId="06D75E0A" w14:textId="77777777" w:rsidR="00497C95" w:rsidRDefault="00497C95" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5399C7FB" w14:textId="77777777" w:rsidR="009D44B7" w:rsidRDefault="009D44B7" w:rsidP="00D06E62">
+    <w:p w14:paraId="0E1C03E5" w14:textId="77777777" w:rsidR="00497C95" w:rsidRDefault="00497C95" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...11 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham">
-[...1 lines deleted...]
-    <w:panose1 w:val="02000504050000020004"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-    <w:notTrueType/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="502AC9F4" w14:textId="3A4A536D" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="001B446F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
-      <w:ind w:right="-178"/>
     </w:pPr>
+    <w:r w:rsidRPr="00407C59">
+      <w:t>The current version of this document is maintained on the Custodial Ops intranet page</w:t>
+    </w:r>
+    <w:r w:rsidR="00216FB2" w:rsidRPr="00407C59">
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
+      <w:t>Page</w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00627992">
-      <w:rPr>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="740C1E09" w14:textId="77777777" w:rsidR="009D44B7" w:rsidRDefault="009D44B7" w:rsidP="00D06E62">
+    <w:p w14:paraId="2D21E4FD" w14:textId="77777777" w:rsidR="00497C95" w:rsidRDefault="00497C95" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00C20777" w14:textId="77777777" w:rsidR="009D44B7" w:rsidRDefault="009D44B7" w:rsidP="00D06E62">
+    <w:p w14:paraId="1396D3CA" w14:textId="77777777" w:rsidR="00497C95" w:rsidRDefault="00497C95" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6DFCC3B3" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="00126410">
+    <w:p w14:paraId="1776FB9F" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 51(1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00655C6B">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="14ECA67C" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+    <w:p w14:paraId="4A9FB1BE" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 107B(1) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00043ACD">
+        <w:t xml:space="preserve"> s. 107</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">B(1) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sentence Administration Act 2003</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="55BBB1A5" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="00126410">
+    <w:p w14:paraId="6B729B97" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 27 </w:t>
       </w:r>
-      <w:r w:rsidRPr="005512BF">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="12CB459F" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+    <w:p w14:paraId="26C7DA55" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B1209">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Freedom of Information</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Act</w:t>
+        <w:t>Freedom of Information (FOI) Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B1209">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>1992</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="41928120" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441"/>
+    <w:p w14:paraId="5C0FA6B3" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42"/>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1B3AA7D3" w14:textId="50FCBAB0" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="00662E4B">
+    <w:p w14:paraId="5F7B073A" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 112 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8777A">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Prison</w:t>
-[...17 lines deleted...]
-        <w:t>Act 1981</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="344512EF" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="00D47A47">
+    <w:p w14:paraId="0DD132FC" w14:textId="77777777" w:rsidR="00E73D42" w:rsidRDefault="00E73D42" w:rsidP="00E73D42">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 3 (1) and schedule 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D07BFC">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Victims of Crime Act 1994</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="58F42706" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+    <w:p w14:paraId="08A8CE05" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 28 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F42336">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="298A06F8" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+    <w:p w14:paraId="4EF44180" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 55 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C2FD8">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Freedom of Information Act 1992</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="2F3A2040" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="00973AB5">
+    <w:p w14:paraId="0B81A15F" w14:textId="77777777" w:rsidR="00301737" w:rsidRDefault="00301737" w:rsidP="00301737">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Division 3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2006F">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Parliamentary Commissioner Act 1971</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0939C530" w14:textId="40E3AA8E" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F690FCE" w14:textId="3C4355B4" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000174C5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.6 Access to Information</w:t>
+      <w:t>Prison COPP 9.6 Access to Information</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> v</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED0B41">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="084E84FA" w14:textId="77777777" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="695C079F" w14:textId="73BEC791" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5990C4F1" w14:textId="3D82AF1F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410E33CD" wp14:editId="58E60920">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="002D5FA5" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002D5FA5">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="002D5FA5" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002D5FA5">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="24CA9655" w14:textId="77777777" w:rsidR="00C03441" w:rsidRPr="00464E72" w:rsidRDefault="00C03441" w:rsidP="008D51C1">
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="410E33CD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="24CA9655" w14:textId="77777777" w:rsidR="00C03441" w:rsidRPr="00464E72" w:rsidRDefault="00C03441" w:rsidP="008D51C1">
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...108 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFE8E5E" wp14:editId="02A87150">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19278B25" w14:textId="2B0C11B4" w:rsidR="00C03441" w:rsidRDefault="00C03441" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F329568" w14:textId="344B2AB9" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="002D5FA5" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002D5FA5">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="002D5FA5" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002D5FA5">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00043DB1" w:rsidRPr="0096747A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1" w:rsidRPr="0096747A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1" w:rsidRPr="0096747A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005A5669">
+    <w:r w:rsidR="002D5FA5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.6 Access to Information</w:t>
+      <w:t>Prison COPP 9.6 Access to Information</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1" w:rsidRPr="0096747A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00967549" w:rsidRPr="0096747A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> v</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001A02A4">
+    <w:r w:rsidR="00DD01E3" w:rsidRPr="0096747A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00E60013">
+    <w:r w:rsidR="005A1405" w:rsidRPr="0096747A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED0B41" w:rsidRPr="0096747A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="4EFFA80C" w14:textId="6E7F9EED" w:rsidR="00C03441" w:rsidRDefault="00C03441">
+  <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B061C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E318A79A"/>
+    <w:tmpl w:val="11B6E774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="578" w:hanging="578"/>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="737" w:hanging="737"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:color w:val="auto"/>
-[...2674 lines deleted...]
-        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...44 lines deleted...]
-        <w:ind w:left="1134" w:hanging="567"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2561E6"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="093612B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53928AB6"/>
-    <w:lvl w:ilvl="0" w:tplc="0E0A17DC">
+    <w:tmpl w:val="BD8AEBAE"/>
+    <w:lvl w:ilvl="0" w:tplc="1D50D30E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -19760,251 +18634,3123 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="128A6BC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5526E8F0"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF8A948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13472CE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1856EF54"/>
+    <w:lvl w:ilvl="0" w:tplc="EC66A5D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B64719"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA5AC7B8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16752BC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64B2A06E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2934" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4374" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5094" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5814" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6534" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7254" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19A63A6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FA81232"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB06213"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="791EE5BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20435162"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E70C52B8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21A57110"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AAA3F36"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F26678"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B440880E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="239B1FC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54B06A32"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32F06445"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E70C52B8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D03BFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E70C52B8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C23924"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8864E4C6"/>
+    <w:lvl w:ilvl="0" w:tplc="2ECC971E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3421D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2ECA19A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48812DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B6A724A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1457" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3617" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4337" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5057" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5777" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6497" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7217" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49EA5E2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2ECA19A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1C0BBA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37088A14"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E81D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513E0839"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25626F58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55877054"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9987BDE"/>
+    <w:lvl w:ilvl="0" w:tplc="94D2E70E">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A7752C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E70C52B8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF220DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22ACAD84"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48240FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6066070C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="869A3C86"/>
     <w:lvl w:ilvl="0" w:tplc="3B6C2B20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B44375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26BEBDA0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69EC597C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08502B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
@@ -20052,197 +21798,194 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74E65C3A"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CBF644B2"/>
-[...9 lines deleted...]
-        <w:ind w:left="644" w:hanging="360"/>
+    <w:tmpl w:val="E050D840"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
-[...93 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -20262,1638 +22005,1794 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1518350079">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775A0E8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D966C704"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1022710503">
+  <w:num w:numId="2" w16cid:durableId="2046517522">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="515771369">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="154154829">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="4" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1022055315">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="5" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="664667424">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1875389316">
+  <w:num w:numId="6" w16cid:durableId="1446726632">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="407963631">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="7" w16cid:durableId="747650974">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2076971260">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="8" w16cid:durableId="877085032">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1549412915">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="9" w16cid:durableId="1341153815">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="165632637">
+  <w:num w:numId="10" w16cid:durableId="1129318314">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188765875">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1184704922">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="12" w16cid:durableId="1673334787">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="748187082">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="13" w16cid:durableId="1469935834">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1509783146">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="351149235">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="689844223">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="291324148">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="17" w16cid:durableId="1194805327">
+    <w:abstractNumId w:val="36"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="2041854476">
+  <w:num w:numId="18" w16cid:durableId="943851066">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="835344786">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="66150069">
     <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1455562379">
+  <w:num w:numId="21" w16cid:durableId="226190941">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1082796578">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="22" w16cid:durableId="1421179225">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1524318250">
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="414593321">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="24" w16cid:durableId="1810634579">
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1680813532">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="25" w16cid:durableId="1132989400">
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1144274344">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="26" w16cid:durableId="587272210">
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2">
-[...13 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="184710801">
+  <w:num w:numId="27" w16cid:durableId="1344935562">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="463083398">
+    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1547640163">
+    <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1107963179">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1173296720">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="186139746">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1978799775">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="856389202">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1122770428">
+    <w:abstractNumId w:val="23"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="700669538">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1841459399">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="768434280">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="347175284">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="39" w16cid:durableId="703750285">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="2054771780">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="40" w16cid:durableId="966013356">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="67774164">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="41" w16cid:durableId="1291787031">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="560558992">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="42" w16cid:durableId="1952517068">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1552039844">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="43" w16cid:durableId="2076856680">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1220557500">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="44" w16cid:durableId="1780491163">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1200361783">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="45" w16cid:durableId="1415584896">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="369762513">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="46" w16cid:durableId="2089033467">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1830559015">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iYXl+XOOq7Eg2vHW3sqwLd7+VYS/tP5lTTIfuEJzF4pPgx8FEUwUMoaT/t1uOfXyzQzi3V4WUGzHZ+70YtAnIw==" w:salt="JSBlxLRVRCJBs3xSwgy33Q=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+bB9NGSSJRkKmcqeif1qwYAqiD4PRTa/BJQUr8DAzQJnI7qjpf3YAetP2FD9YFeM2XSniwkgNbswUBB7hNaUHg==" w:salt="Hrbegn2ayy9VYpcKVOogdQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FE1A83"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00045C1E"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="00007B4F"/>
+    <w:rsid w:val="000128B6"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00016E8D"/>
+    <w:rsid w:val="000174C5"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="00021D7B"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00036AF1"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="00046603"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00073074"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00057E0E"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="00072E41"/>
+    <w:rsid w:val="00073B0C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00077ACF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000860B6"/>
+    <w:rsid w:val="000823F4"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="00093502"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0009721A"/>
+    <w:rsid w:val="00093696"/>
+    <w:rsid w:val="00094F98"/>
+    <w:rsid w:val="0009597B"/>
+    <w:rsid w:val="00097A74"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A2A95"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B18CC"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A25E8"/>
+    <w:rsid w:val="000A410F"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
     <w:rsid w:val="000B6320"/>
-    <w:rsid w:val="000C0A30"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C52C6"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C6734"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D0164"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000D67CC"/>
+    <w:rsid w:val="000D15FD"/>
+    <w:rsid w:val="000D66D4"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000D7124"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000F3C43"/>
+    <w:rsid w:val="000D7FB8"/>
+    <w:rsid w:val="000F184D"/>
+    <w:rsid w:val="000F5999"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
-    <w:rsid w:val="0010016C"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="00103A6F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001130AD"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="00116329"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00126410"/>
+    <w:rsid w:val="001202F1"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="001216D4"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="001245D7"/>
+    <w:rsid w:val="00125541"/>
+    <w:rsid w:val="00125A96"/>
+    <w:rsid w:val="00126223"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="001377BD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00144668"/>
+    <w:rsid w:val="0013186C"/>
+    <w:rsid w:val="0013491B"/>
+    <w:rsid w:val="001361B8"/>
+    <w:rsid w:val="00136CED"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
-    <w:rsid w:val="001461D9"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
-    <w:rsid w:val="0015052E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00151D8F"/>
+    <w:rsid w:val="0015156C"/>
+    <w:rsid w:val="00154692"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="00156C80"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0017418E"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="00161B34"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00170BBB"/>
+    <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
-    <w:rsid w:val="00183986"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0019238B"/>
+    <w:rsid w:val="00181075"/>
+    <w:rsid w:val="0018124C"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="00195941"/>
-[...27 lines deleted...]
-    <w:rsid w:val="002172B6"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001B682B"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C7443"/>
+    <w:rsid w:val="001D3CB8"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001D6D87"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00200FC1"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="002157B0"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="00231881"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00244C3C"/>
+    <w:rsid w:val="0022640A"/>
+    <w:rsid w:val="00227019"/>
+    <w:rsid w:val="00227850"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="00246189"/>
+    <w:rsid w:val="002463D5"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00256604"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00276006"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
+    <w:rsid w:val="00270CA5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="002760F6"/>
-    <w:rsid w:val="00282CEF"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="00283BF6"/>
+    <w:rsid w:val="0028500A"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="002911C0"/>
-[...21 lines deleted...]
-    <w:rsid w:val="002D7F92"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00293DE9"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A0F2A"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A31F8"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D37CC"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002D5FA5"/>
+    <w:rsid w:val="002E1EC1"/>
     <w:rsid w:val="002E5756"/>
-    <w:rsid w:val="002E61EF"/>
+    <w:rsid w:val="002E6B8C"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F2629"/>
-    <w:rsid w:val="003001E1"/>
+    <w:rsid w:val="002F03B4"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="00300636"/>
+    <w:rsid w:val="00301737"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="00304BCB"/>
-    <w:rsid w:val="00306853"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="003109EC"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00372CE9"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00315F2B"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="003220A6"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="00333707"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="0033773A"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="003875E8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003B5764"/>
+    <w:rsid w:val="00381253"/>
+    <w:rsid w:val="003814EF"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C437D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C7FD0"/>
+    <w:rsid w:val="003D250C"/>
+    <w:rsid w:val="003D25DA"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
-    <w:rsid w:val="003E0B47"/>
+    <w:rsid w:val="003D77B6"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
+    <w:rsid w:val="003E50F6"/>
+    <w:rsid w:val="003E59CC"/>
     <w:rsid w:val="003E6CE1"/>
-    <w:rsid w:val="003E79F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003F7CF4"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="00403335"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="004114F5"/>
-[...13 lines deleted...]
-    <w:rsid w:val="004561BD"/>
+    <w:rsid w:val="00407C59"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00410E90"/>
+    <w:rsid w:val="004127CE"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="0043203D"/>
+    <w:rsid w:val="00432ECB"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="0045307B"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="00461274"/>
-    <w:rsid w:val="0046415E"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="0046541A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00486623"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="00490875"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004A7AA7"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="00497C95"/>
+    <w:rsid w:val="004A2381"/>
+    <w:rsid w:val="004A7E1F"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
-    <w:rsid w:val="004B63EF"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C274A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004C7BCE"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
+    <w:rsid w:val="004C77FB"/>
     <w:rsid w:val="004D040B"/>
-    <w:rsid w:val="004D07B2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D673E"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E062B"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004E638D"/>
-[...14 lines deleted...]
-    <w:rsid w:val="0052011B"/>
+    <w:rsid w:val="004F1DCB"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="00507727"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
+    <w:rsid w:val="00517EDE"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="00524363"/>
-[...10 lines deleted...]
-    <w:rsid w:val="005512BF"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="00531A97"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00541327"/>
+    <w:rsid w:val="00544302"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="005546C9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00562713"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
+    <w:rsid w:val="00562373"/>
+    <w:rsid w:val="00564E78"/>
     <w:rsid w:val="005657AE"/>
-    <w:rsid w:val="00570EDE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00576E8B"/>
+    <w:rsid w:val="005677B7"/>
+    <w:rsid w:val="005750B6"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="00577CB4"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="0058069B"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="005849B3"/>
+    <w:rsid w:val="00585E54"/>
+    <w:rsid w:val="0059181B"/>
+    <w:rsid w:val="00591B43"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="00597845"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A226D"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
+    <w:rsid w:val="005A1405"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A5669"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005C4D9D"/>
+    <w:rsid w:val="005A72C0"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005B7EF7"/>
+    <w:rsid w:val="005C45DE"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D5AC3"/>
+    <w:rsid w:val="005E0E26"/>
+    <w:rsid w:val="005E2206"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="005F2D5F"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00625F1C"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="0060364A"/>
+    <w:rsid w:val="00606395"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="00631A1A"/>
+    <w:rsid w:val="00632475"/>
     <w:rsid w:val="006335A4"/>
-    <w:rsid w:val="00633AF8"/>
-    <w:rsid w:val="0063460C"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="00636D89"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00641E78"/>
+    <w:rsid w:val="00640EE7"/>
+    <w:rsid w:val="00643CC8"/>
     <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="006446D0"/>
     <w:rsid w:val="00644A2D"/>
-    <w:rsid w:val="00650AE5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00655C6B"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="0064789A"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="0065203C"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="006556E9"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="00660E4A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00662E4B"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="00670EB1"/>
-[...14 lines deleted...]
-    <w:rsid w:val="006B13DA"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00667A58"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00693169"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0873"/>
+    <w:rsid w:val="006B0E6E"/>
+    <w:rsid w:val="006B1363"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B3C45"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006C4ED2"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
-    <w:rsid w:val="006C536C"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00705CE1"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D2160"/>
+    <w:rsid w:val="006D41FB"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
+    <w:rsid w:val="007062F2"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="0071749C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007400F2"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="007260A5"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
+    <w:rsid w:val="007433D1"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="00745CF0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007470D7"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="00752D22"/>
-[...6 lines deleted...]
-    <w:rsid w:val="007743FD"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="007549FC"/>
+    <w:rsid w:val="00754D7D"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007576C2"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="00777D81"/>
-[...16 lines deleted...]
-    <w:rsid w:val="007D1F07"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007910D1"/>
+    <w:rsid w:val="00792581"/>
+    <w:rsid w:val="00797A14"/>
+    <w:rsid w:val="007A4486"/>
+    <w:rsid w:val="007A62FC"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B3592"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C3219"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D2232"/>
+    <w:rsid w:val="007D2644"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007E3CC1"/>
+    <w:rsid w:val="007D4B57"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007D7765"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E3DA8"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
-    <w:rsid w:val="007F030D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F17C5"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F4B69"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="00800492"/>
-    <w:rsid w:val="00802625"/>
     <w:rsid w:val="00803710"/>
-    <w:rsid w:val="0080586F"/>
+    <w:rsid w:val="00803FF7"/>
+    <w:rsid w:val="00807A9B"/>
+    <w:rsid w:val="0081064D"/>
     <w:rsid w:val="008114B3"/>
-    <w:rsid w:val="00811E31"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00835BE7"/>
+    <w:rsid w:val="00813D30"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="00841E06"/>
+    <w:rsid w:val="00842C2D"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00845075"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00854374"/>
+    <w:rsid w:val="008452AD"/>
+    <w:rsid w:val="00851983"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
+    <w:rsid w:val="00857979"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00866E4C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00896ED9"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="008803C2"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882758"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="008847C1"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
-    <w:rsid w:val="008A40DF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008B20A7"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008C0053"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008C40E7"/>
+    <w:rsid w:val="008C1F3B"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
-    <w:rsid w:val="008D564B"/>
-[...10 lines deleted...]
-    <w:rsid w:val="0090702B"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008D79D7"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E3D6B"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00913A0B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00920F34"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="0092084E"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="0092423E"/>
+    <w:rsid w:val="009264A0"/>
+    <w:rsid w:val="00926A96"/>
     <w:rsid w:val="00930B45"/>
-    <w:rsid w:val="009341AF"/>
-[...12 lines deleted...]
-    <w:rsid w:val="009566DB"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00942CBE"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
+    <w:rsid w:val="00954239"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00961DCE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0097442D"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="0096747A"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="009846DC"/>
-    <w:rsid w:val="009904E4"/>
+    <w:rsid w:val="009820F9"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="0098745A"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00991570"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
-    <w:rsid w:val="00996E2B"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A258D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009B4D3C"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A428A"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009A61FC"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B4541"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009C4FF2"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00A37608"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009D4F81"/>
+    <w:rsid w:val="009D7904"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A0096D"/>
+    <w:rsid w:val="00A025D8"/>
+    <w:rsid w:val="00A03074"/>
+    <w:rsid w:val="00A066A0"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A257DC"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A34DF1"/>
     <w:rsid w:val="00A37664"/>
-    <w:rsid w:val="00A4336B"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
+    <w:rsid w:val="00A431F6"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A4796D"/>
-    <w:rsid w:val="00A52953"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A56664"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A81EC4"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A71C1A"/>
+    <w:rsid w:val="00A75EA5"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A84F09"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00AC19FA"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A86E7F"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AA7CE4"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC1AD8"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
-    <w:rsid w:val="00AD29BC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AE2492"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AD176C"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
+    <w:rsid w:val="00AE16D9"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AF1475"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF460C"/>
+    <w:rsid w:val="00AE5C70"/>
+    <w:rsid w:val="00AF0FF6"/>
     <w:rsid w:val="00AF4C82"/>
-    <w:rsid w:val="00AF5A5C"/>
-    <w:rsid w:val="00AF65B9"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
-    <w:rsid w:val="00B0168C"/>
-    <w:rsid w:val="00B01D56"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B0425D"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00B909DC"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05413"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B322C8"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B4022F"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B40946"/>
+    <w:rsid w:val="00B40ACD"/>
+    <w:rsid w:val="00B4427D"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B53922"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B76500"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B841E1"/>
+    <w:rsid w:val="00B8444F"/>
+    <w:rsid w:val="00B87D93"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00B94178"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00C04B43"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BC77F0"/>
+    <w:rsid w:val="00BD22E4"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF0DE2"/>
+    <w:rsid w:val="00BF37AC"/>
+    <w:rsid w:val="00BF49EC"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00BF7B4E"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
+    <w:rsid w:val="00C0725F"/>
     <w:rsid w:val="00C0767A"/>
-    <w:rsid w:val="00C0768F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C10E28"/>
     <w:rsid w:val="00C11C3C"/>
-    <w:rsid w:val="00C13D60"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C265E3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C32434"/>
+    <w:rsid w:val="00C210EE"/>
+    <w:rsid w:val="00C24EDC"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C34964"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00C80848"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C3645B"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C50E61"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00C83689"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00CC36E3"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C921E8"/>
+    <w:rsid w:val="00C926D4"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB3828"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
+    <w:rsid w:val="00CC128D"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CD0DC7"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00CD6FFD"/>
+    <w:rsid w:val="00CD0A21"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
+    <w:rsid w:val="00CE0FAE"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CE232C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D05509"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D03D9D"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D07BFC"/>
-    <w:rsid w:val="00D13577"/>
+    <w:rsid w:val="00D2015C"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D239BC"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D47A47"/>
+    <w:rsid w:val="00D21A43"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D32F38"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45402"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D46030"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D541AA"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00D8777A"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D65914"/>
+    <w:rsid w:val="00D7049E"/>
+    <w:rsid w:val="00D70B2D"/>
+    <w:rsid w:val="00D90F2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00DA0729"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00DF4599"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D960B9"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DA503F"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5834"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DB6B0D"/>
+    <w:rsid w:val="00DC245A"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD0AFC"/>
+    <w:rsid w:val="00DD1E4C"/>
+    <w:rsid w:val="00DD6B4F"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DE71A4"/>
+    <w:rsid w:val="00DF1E34"/>
+    <w:rsid w:val="00DF5F7F"/>
+    <w:rsid w:val="00DF7654"/>
     <w:rsid w:val="00DF778C"/>
-    <w:rsid w:val="00DF7F8F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E04AAE"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E06D4E"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E121A6"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00E82790"/>
+    <w:rsid w:val="00E140C6"/>
+    <w:rsid w:val="00E24650"/>
+    <w:rsid w:val="00E27011"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E73D42"/>
+    <w:rsid w:val="00E761BE"/>
+    <w:rsid w:val="00E80127"/>
+    <w:rsid w:val="00E81878"/>
+    <w:rsid w:val="00E84BAF"/>
     <w:rsid w:val="00E84D53"/>
-    <w:rsid w:val="00E85086"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EA18A8"/>
+    <w:rsid w:val="00E86D39"/>
+    <w:rsid w:val="00E91A69"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA5BEC"/>
-    <w:rsid w:val="00EA5C38"/>
+    <w:rsid w:val="00EA4AB5"/>
+    <w:rsid w:val="00EA4BA5"/>
     <w:rsid w:val="00EA6531"/>
-    <w:rsid w:val="00EA7009"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB5113"/>
-    <w:rsid w:val="00EB7A98"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB4BF2"/>
+    <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
-    <w:rsid w:val="00EC5422"/>
+    <w:rsid w:val="00EC3961"/>
     <w:rsid w:val="00EC5AF1"/>
-    <w:rsid w:val="00EC680B"/>
-    <w:rsid w:val="00EC6939"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED6FAE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF02E6"/>
+    <w:rsid w:val="00ED0B41"/>
+    <w:rsid w:val="00ED2FC8"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00EF24E6"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F44C6D"/>
+    <w:rsid w:val="00EF43D7"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F25F91"/>
+    <w:rsid w:val="00F32585"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F37C15"/>
+    <w:rsid w:val="00F42D67"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F4780E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F57769"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F544CE"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F62EE2"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F913B0"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F62670"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F73AE6"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F8487E"/>
+    <w:rsid w:val="00F879AA"/>
+    <w:rsid w:val="00F87FC8"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
-    <w:rsid w:val="00F9552A"/>
-    <w:rsid w:val="00F978F9"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FA251C"/>
-    <w:rsid w:val="00FA26EB"/>
+    <w:rsid w:val="00FA332A"/>
     <w:rsid w:val="00FA430D"/>
-    <w:rsid w:val="00FB11A9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB7F9B"/>
+    <w:rsid w:val="00FA70D3"/>
     <w:rsid w:val="00FC361B"/>
-    <w:rsid w:val="00FC4B90"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FE1EF1"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FC4AB3"/>
+    <w:rsid w:val="00FD0526"/>
     <w:rsid w:val="00FE207C"/>
-    <w:rsid w:val="00FF45D9"/>
-    <w:rsid w:val="00FF6886"/>
+    <w:rsid w:val="00FE5D88"/>
+    <w:rsid w:val="00FE6B1B"/>
+    <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0FF2C9DC"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{D907424B-26C4-481A-8517-7E656F9011EB}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -22167,294 +24066,292 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009B3D21"/>
+    <w:rsid w:val="00CE3599"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001B446F"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="120"/>
-      <w:ind w:left="431" w:hanging="431"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006B0978"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006B0978"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:pPr>
-      <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -22517,154 +24414,149 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="001B446F"/>
+    <w:rsid w:val="00DA285D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006B0978"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="006B0978"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -22726,123 +24618,122 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA6941"/>
+    <w:rsid w:val="00FC4AB3"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="440"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="993"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9034"/>
       </w:tabs>
       <w:spacing w:after="100"/>
+      <w:ind w:left="426" w:firstLine="141"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA5BEC"/>
+    <w:rsid w:val="001B682B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="993" w:hanging="559"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-      <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AD06CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -22914,59 +24805,55 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -23058,50 +24945,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -23118,344 +25006,387 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa14">
-[...19 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00655C6B"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00CA5396"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5396"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA5396"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5396"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA5396"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF0A50"/>
+    <w:rsid w:val="00043DB1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00116329"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E507D"/>
+    <w:rsid w:val="00F814B4"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E73D42"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E73D42"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E73D42"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004C77FB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00451F17"/>
+    <w:rsid w:val="004C77FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...31 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="358548946">
+    <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1556969541">
+    <w:div w:id="884020552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...26 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="2103600953">
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intelligenceservices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/reporting-misconduct.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/security-intelligence/security-response/SiteAssets/Gathering%20Evidence%20Policy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/handbook.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpbwa.org.au/Practising-certificates/Search-the-legal-profession-in-Western-Australia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intelligenceservices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csinet/f/freedom_of_information_dcs.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wyp@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informationrelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vnr@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintask@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/security-intelligence/security-response/SiteAssets/Gathering%20Evidence%20Procedures.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/health-services/Policy%20and%20Procedure%20Documents/CG09%20Patient%20Confidentiality%20and%20the%20Release%20of%20Patient%20Information.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/health-services/Policy%20and%20Procedure%20Documents/CG09%20Patient%20Confidentiality%20and%20the%20Release%20of%20Patient%20Information.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/handbook.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmr@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/home.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpbwa.org.au/Practising-certificates/Search-the-legal-profession-in-Western-Australia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wyp@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vnr@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/Gathering-Evidence-Policy.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/reporting-misconduct.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmr@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/handbook.aspx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intelligenceservices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/handbook.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intelligenceservices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informationrelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/health-services/Policy%20and%20Procedure%20Documents/CG09%20Patient%20Confidentiality%20and%20the%20Release%20of%20Patient%20Information.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MLU@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/records/Pages/records-governance.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23720,68 +25651,136 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -24031,205 +26030,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8286565-B8A8-454B-B157-3BD8FD8F5A48}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>6078</Words>
-  <Characters>34651</Characters>
+  <Words>6412</Words>
+  <Characters>36550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>304</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 9.6 Access to Information</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40648</CharactersWithSpaces>
+  <CharactersWithSpaces>42877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -24270,61 +26201,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 9.6 Access to Information</dc:title>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
   <dc:subject/>
-  <dc:creator>Scott.Rumbold@justice.wa.gov.au</dc:creator>
-  <cp:keywords>Department of Justice; Corrective Services; DoJ; Commissioner; Procedure; Policy; COPP; COPPs; Prison; Adult; Rule; Rules; Western Australia; Instrument; Instruments; Operations; 9.6; Access; Information; Freedom; Data.</cp:keywords>
+  <dc:creator>Davies, Richard</dc:creator>
+  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>