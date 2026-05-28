--- v0 (2026-02-19)
+++ v1 (2026-05-28)
@@ -16577,91 +16577,89 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="94b9f083-d6af-4816-a7f5-95198e0fbe6c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dfb96ffe-6e44-406b-a145-de59292c0b6a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <CheckedbyCR xmlns="dfb96ffe-6e44-406b-a145-de59292c0b6a">No</CheckedbyCR>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D834A2F1FBFDF141849D13CBAFDA9339" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="86daeb75d29d0248a910906e76166a3f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dfb96ffe-6e44-406b-a145-de59292c0b6a" xmlns:ns3="94b9f083-d6af-4816-a7f5-95198e0fbe6c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e43f2b965bea158bc081d38077efd3d6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D834A2F1FBFDF141849D13CBAFDA9339" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7cc27b4b4363db4d4fa9164f40d18392">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dfb96ffe-6e44-406b-a145-de59292c0b6a" xmlns:ns3="94b9f083-d6af-4816-a7f5-95198e0fbe6c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a409dfb6fdbaf7f72c8981ab713d3494" ns2:_="" ns3:_="">
     <xsd:import namespace="dfb96ffe-6e44-406b-a145-de59292c0b6a"/>
     <xsd:import namespace="94b9f083-d6af-4816-a7f5-95198e0fbe6c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:CheckedbyCR"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dfb96ffe-6e44-406b-a145-de59292c0b6a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -16702,59 +16700,50 @@
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="598972e7-4f0e-48c0-bb56-a9f22e25d3ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
-      </xsd:simpleType>
-[...7 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="94b9f083-d6af-4816-a7f5-95198e0fbe6c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c623d8d2-68ed-4431-bcc2-29c4ec7fc778}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="94b9f083-d6af-4816-a7f5-95198e0fbe6c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -16852,66 +16841,51 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DBB587-A16A-4E7F-91E1-D3038099FA92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="94b9f083-d6af-4816-a7f5-95198e0fbe6c"/>
     <ds:schemaRef ds:uri="dfb96ffe-6e44-406b-a145-de59292c0b6a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C971ECF5-2FD6-45FA-9459-0ECA17C4C773}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D304847-FC2C-4DCF-B885-E9571F3C6F1F}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A754765-7177-4565-86B6-7FA5863A3109}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC815AC-8C99-4441-B6F9-89FE64E7A2B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2025</Words>
   <Characters>8670</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1238</Lines>
   <Paragraphs>297</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10398</CharactersWithSpaces>
@@ -16951,27 +16925,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_f3ac7e5b-5da2-46c7-8677-8a6b50f7d886_ActionId">
     <vt:lpwstr>4f7beb95-dec5-444c-a85b-b9d661f1d133</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_f3ac7e5b-5da2-46c7-8677-8a6b50f7d886_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x010100D834A2F1FBFDF141849D13CBAFDA9339</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>1870300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="CheckedbyCR">
+    <vt:lpwstr>No</vt:lpwstr>
+  </property>
 </Properties>
 </file>